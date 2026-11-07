--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0013D9DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7E2B50C4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00202DB5">
+            <w:r w:rsidRPr="00BF4005">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>康英杰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="149951CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+          <w:p w14:paraId="706EB16B" w14:textId="5EC66510" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00202DB5">
+            <w:r w:rsidRPr="00BF4005">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58E3AB2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+          <w:p w14:paraId="6199424A" w14:textId="7C200C5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00202DB5">
+            <w:r w:rsidRPr="00BF4005">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4237 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="312A70A0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+          <w:p w14:paraId="4F910ACA" w14:textId="7487987D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00202DB5">
+            <w:r w:rsidRPr="00BF4005">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yingjie.kang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A22AA1C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="75151E6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EE4D129" wp14:editId="103969DF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="463D80E2" wp14:editId="12C033AF">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="442F6FE2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00202DB5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="10F1D68B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BF4005" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00202DB5">
+            <w:r w:rsidRPr="00BF4005">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>康英杰律师主要执业领域为监管合规、行政法以及国家安全审查。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B937112" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6C76D6CE" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1747 +438,1747 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFD5E10" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="62016625" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师的执业领域包括广告、反不正当竞争、环境保护、产品质量、证券金融、出口管制与制裁等，长期为涉及多个行业的跨国公司和国内企业处理各类合规法律事务。康英杰律师在合规风险识别和合规体系建设方面也拥有丰富的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A6A54D" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="5B71F032" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师擅长办理行政争议案件，代表客户处理了大量的行政调查、行政复议、行政诉讼及危机应对案件。康英杰对行政机关、法院的审理程序、裁判思维和工作方式十分熟悉，能够根据案件具体情况提出建设性、可操作的争议解决方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50102AE7" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="38C6FC86" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师在外商投资国家安全审查方面经验丰富，办理了大量涉及不同行业的国家安全审查风险评估、商谈以及申报项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CD9CBC" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="06F79C8D" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AFA30D" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="04D9C89E" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家安全审查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7750CBE5" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="289B304C" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国企业就其收购中国某高科技企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116561AD" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0F569E08" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某商业地产项目进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B3CC1F" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="79FA24D0" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资基金就其收购中国某药品零售连锁企业进行国家安全审查申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2995D6BE" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="63A24B29" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的投资基金就某知名互联网平台企业私有化项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D32A5C7" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0C3BF4AE" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的港口企业就其在中国境内建设集装箱码头项目涉及的国家安全审查向国家发改委申请商谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CAFC08" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3C15F37B" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数十个外资收购项目进行国家安全审查相关咨询、评估服务，涉及房地产、互联网、信息技术、零售、基础设施、新材料、医疗及生命科学等诸多行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B11C150" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="2532FDC0" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>政府调查及危机处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB508E9" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="211A0341" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有大型企业应对海外反腐败调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C476121" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="146EB495" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的航运公司应对上海市场监管部门对其涉嫌商业贿赂的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681B82A8" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="421A444E" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的酒店管理集团应对上海市相关执法部门对其广告、网络安全等方面的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3F17EC" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="5A54AB42" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型酒店管理集团应对上海市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338F7532" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="65C348D1" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名汽车零部件生产企业应对某地城管部门拆除违章建筑行政执法提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E111C88" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="469DFE98" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投资机构应对证监会对其涉嫌证券违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451B55C8" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="6CBC70C4" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家“四大”会计师事务所应对证监部门对其在上市公司年报中审计责任的调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448D44EF" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0217CCB2" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名投资机构应对某地自然资源部门对其涉嫌违法用地的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F40E292" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="347D8A2D" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产企业应对市场监管部门对其商品房销售中涉嫌虚假宣传及侵害消费者权益的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A88B949" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="27F7F679" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名住宿预订平台应对市场监管部门对其涉嫌价格违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E17DF28" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0A07D3C3" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网搜索平台应对市场监管部门对其涉嫌广告违法的行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC1DDF3" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="4965FB26" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某知名互联网招聘平台应对其被央视“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.15晚会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曝光引发的危机事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BB592C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0E1DCE44" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在商务部期间审理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余起反垄断未依法申报行政处罚案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1A9714" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="37D7013C" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政复议及行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB6BFE6" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="493C32E8" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业在有关建设工程规划变更的行政复议案件中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CDED488" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3CE1F4E9" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某污水处理企业就某地环保部门对其大气排放违法的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4794BA53" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3594D886" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型信托公司在银监部门关于其章程变更许可的行政复议案中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399D870D" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="453E47E5" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名信用评级公司数名评级专业人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAA9069" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="7255A0A5" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家大型资产管理机构数名高级管理人员就某地证监部门对其作出的行政处罚决定申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A510112" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="33B149CA" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金管理公司专业人员就某地证监部门对其作出的证券监管措施申请行政复议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8652B0" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="078C592B" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名投行就安徽某地税务部门的征税决定申请行政复议、提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D422F5E" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="36032C01" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际领先的环保企业就新疆某地环保部门作出的处罚决定提起行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18325AB1" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="1E8CACB0" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型房地产开发企业参加涉及土地管理、规划验收、环保验收的系列行政诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299CE813" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="2E183C57" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的高科技企业参加涉及其工商变更登记的行政复议、行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74504427" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="1355EA4F" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名轮胎生产企业参加涉及其轮胎召回程序的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D94118A" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3AB936B9" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名药品生产企业参加涉及其药品质量的行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C6D64" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3A4731F9" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审理数十起行政复议案件，业务领域涉及行政处罚、行政许可、信息公开、反倾销、机电产品国际招投标等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAC3B37" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="52BA9867" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表商务部在数十起行政诉讼案件中出庭应诉，业务领域涉及外资审批、信息公开、反倾销、履行法定职责等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7978E37C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="6C3EAB37" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规体系建设</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFFD275" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="4113EC9E" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型央企提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CE05EE" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="44C8533F" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型港口企业提供合规风险识别、合规检查等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10370A4F" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="608563BD" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国内知名消费电子企业提供合规体系建设相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140F522D" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="193A3F13" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F9F715" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="0D242E51" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型物流企业提供合规风险识别、合规体系有效性评价等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B2D45C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="23F8F9F7" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名互联网平台企业提供全面合规风险检查相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488F434E" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="133BDC24" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为第三方监管人为一家大型国有企业合规不起诉项目提供相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F67733F" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="6A5275B2" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的智能洗车企业进行安全生产专项合规检查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BD49C5" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="50AB2BEF" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化工企业提供合规风险识别相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4424CFD5" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00202DB5">
+    <w:p w14:paraId="5869D2BA" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合规咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C08C0B" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="5549DBE6" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的金融科技公司建立出口管制合规管理制度</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533E5F6C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="1A6AA013" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供中国出口管制法相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F5D820" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="31E12E70" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干跨国企业提供中国制裁及反制相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE9320A" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="73C53998" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名汽车生产商提供出口管制及制裁相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D05E398" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3E430625" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名跨国企业提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5979D344" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="4C0B3868" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型国企提供供应链合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5642B278" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="19EE5CA7" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干国内外知名企业提供反商业贿赂相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF0AD2C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="1FA46FD3" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为大量国内外知名企业提供广告合规相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3EBCC2" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="06547E99" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型酒类生产企业提供传销相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B6BE84" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="43B345FA" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家大型食品生产企业提供环境合规咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A050922" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="3E3639A9" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的美国公司提供中国技术出口相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665CD2CA" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="4245E56E" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国地产企业在政府规划变更和土地收储程序中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7407F957" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="567BF6D9" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名的儿童产品制造商提供中国强制性产品认证相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D57D593" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="69FDD318" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名化学品公司提供关于挥发性有机物排放的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C08A73F" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="7F754531" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国新能源企业提供有关排污许可证及环保责任的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB7214A" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="059A6A8A" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中信资本旗下某医疗投资平台申请外商投资企业境内投资行政许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312EAD53" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="673937D2" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家跨国能源公司提供涉及危险化学品经营管理的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3148FEE7" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="32BD8A7B" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国有企业、民营企业提供合规常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694B8685" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="23E6D71A" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B3C6FA" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="35BED27B" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7EF0DF" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="218E692A" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FD0B6C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="7F086E1D" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272CFDBF" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="2929BD2B" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE609DA" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="625AF2BD" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B4647F" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="1C303A21" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE2518C" w14:textId="77777777" w:rsidR="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="21F01988" w14:textId="77777777" w:rsidR="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4EE3851E" w:rsidR="00A46A04" w:rsidRPr="00202DB5" w:rsidRDefault="00202DB5" w:rsidP="00202DB5">
+    <w:p w14:paraId="4F0A196B" w14:textId="719A5CE0" w:rsidR="00A46A04" w:rsidRPr="00BF4005" w:rsidRDefault="00BF4005" w:rsidP="00BF4005">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康英杰律师加入方达前，曾在国家商务部条约法律司任职超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00202DB5">
+      <w:r w:rsidRPr="00BF4005">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年，担任副处长，主要从事立法、政府调查、行政复议及行政应诉等工作。期间，在驻外使领馆工作超过4年，担任商务领事，对中资企业海外合规和处理海外纠纷具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00202DB5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BF4005" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2384,1608 +2384,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021C15F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17FA55E0"/>
+    <w:nsid w:val="003637DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A5831A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04637E92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E9837A4"/>
+    <w:nsid w:val="00FD2B1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="963ADDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04EA3A81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7472ADC0"/>
+    <w:nsid w:val="0195611B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A8EF9CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06855194"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29561224"/>
+    <w:nsid w:val="02827340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34BA2F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06CD1E6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0740240"/>
+    <w:nsid w:val="0637247C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="331ACE0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF42906"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63C01486"/>
+    <w:nsid w:val="0708788F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77D489CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB22438"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="180E4FD0"/>
+    <w:nsid w:val="07E35324"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73CE1D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6719EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DE02014"/>
+    <w:nsid w:val="0B75320F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93D259E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10373E9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="083C4DF2"/>
+    <w:nsid w:val="12476243"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44389AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124E748E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C42A263E"/>
+    <w:nsid w:val="124C1A7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5F81F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140C54E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E029924"/>
+    <w:nsid w:val="14BA51F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="444A3312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1467776C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFCC278C"/>
+    <w:nsid w:val="16311D5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="010C9056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C8789C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4CCA316"/>
+    <w:nsid w:val="1EB001D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B39A960A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155D40EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4776D278"/>
+    <w:nsid w:val="20093701"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A48659BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16502A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0F0A74E"/>
+    <w:nsid w:val="206D2997"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26308CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18344A09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34FAC01E"/>
+    <w:nsid w:val="23703D54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF805F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A107C58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B436111E"/>
+    <w:nsid w:val="24673C94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42FE7B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AAF65C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A784036C"/>
+    <w:nsid w:val="267F15F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95E60B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29514B7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FDC8922"/>
+    <w:nsid w:val="2957287A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07F222EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4E550F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDDAF5AA"/>
+    <w:nsid w:val="2B1D2458"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95B021F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D817AE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F5A3558"/>
+    <w:nsid w:val="2D486715"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EAE3AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32063C9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F94A26D2"/>
+    <w:nsid w:val="2D9D15BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67FA393A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CF4956"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ACEF6B8"/>
+    <w:nsid w:val="30834C74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0A2A522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369F1F33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="579A2B5E"/>
+    <w:nsid w:val="387B09D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D38F514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37597EFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8982DB5C"/>
+    <w:nsid w:val="38C463CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEF42A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD108FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97ECAEB4"/>
+    <w:nsid w:val="391F06CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5C4251E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4200302D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A56D10A"/>
+    <w:nsid w:val="3C571E46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9ECC8FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437E7976"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F78A02A0"/>
+    <w:nsid w:val="41D722AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CB08ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478A2C6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28DAB58E"/>
+    <w:nsid w:val="45A03C7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3E09BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480A6434"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DDED694"/>
+    <w:nsid w:val="45CE2ECC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7D60D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484B325A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AC2D98A"/>
+    <w:nsid w:val="46945FBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F9EF0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4902259E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F692E68C"/>
+    <w:nsid w:val="481465AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C808FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC0711A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45F4FF92"/>
+    <w:nsid w:val="4D627591"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF749994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51433691"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED3EF1CC"/>
+    <w:nsid w:val="4F4379B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7622670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536056A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9D2CD5A"/>
+    <w:nsid w:val="51601610"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D76278E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="539B1BDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26084DF8"/>
+    <w:nsid w:val="5168596B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13086486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AD2FD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F18E9DFE"/>
+    <w:nsid w:val="52596D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCC416AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B73BE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12EC538E"/>
+    <w:nsid w:val="53D2759D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00F4D852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55421DD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2320EA32"/>
+    <w:nsid w:val="563165A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25582DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570A50C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D53ABCCE"/>
+    <w:nsid w:val="56554B05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85A4857A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575B7573"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5CADC82"/>
+    <w:nsid w:val="5CBA02E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B4C0F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579A0158"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29589904"/>
+    <w:nsid w:val="602C44EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="322ABEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE8028D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4101DB4"/>
+    <w:nsid w:val="61C5176D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A36E59A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD63614"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1A6DA8E"/>
+    <w:nsid w:val="632E39C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95A2F1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DEF70CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F788ED2"/>
+    <w:nsid w:val="63550912"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E583022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60ED3982"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B29210DC"/>
+    <w:nsid w:val="635E4A70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0C0BE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62855157"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0478F05A"/>
+    <w:nsid w:val="65302196"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13AC2B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="667A34F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49BAFA94"/>
+    <w:nsid w:val="65CD3B45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FD0F7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A63BB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FBA1588"/>
+    <w:nsid w:val="6752126F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E286EBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67851601"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B16282C"/>
+    <w:nsid w:val="687D5865"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB90AA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E50F0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3208CC40"/>
+    <w:nsid w:val="68B94B36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7504B444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68BC376E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33C46326"/>
+    <w:nsid w:val="6CC87484"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09AEBB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69411FBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12EC538E"/>
+    <w:nsid w:val="6CCC1DC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF2C27AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBF422F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E86F7CE"/>
+    <w:nsid w:val="6E80665D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADFC370E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF42B8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D963E0E"/>
+    <w:nsid w:val="6EC558C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C983218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9911A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC260F84"/>
+    <w:nsid w:val="6F223D3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D42F320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BA660F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DAC6360"/>
+    <w:nsid w:val="702104D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74102076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71673A63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1222F246"/>
+    <w:nsid w:val="72D80A9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90C43088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72945DC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A34AEF3E"/>
+    <w:nsid w:val="740C3CB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2E4F7D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748A1574"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D8AA628"/>
+    <w:nsid w:val="75F33076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B608792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="778D1F56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD90EDCC"/>
+    <w:nsid w:val="76003F91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B4474BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="786D38BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6988904"/>
+    <w:nsid w:val="7AAB49EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93D259E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6C2107"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F105678"/>
+    <w:nsid w:val="7BE563FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C130E26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D36440A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC86E61E"/>
+    <w:nsid w:val="7D2F441C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FC83336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F0A0A1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45F2DEBA"/>
+    <w:nsid w:val="7E1C539F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC5680A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="63">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...29 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="64">
     <w:abstractNumId w:val="61"/>
   </w:num>
-  <w:num w:numId="20">
-[...59 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4002,51 +4002,50 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
-    <w:rsid w:val="00202DB5"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -4105,50 +4104,51 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BF4005"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -5220,61 +5220,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00202DB5"/>
+    <w:rsid w:val="00BF4005"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00202DB5"/>
+    <w:rsid w:val="00BF4005"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5560,51 +5560,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5772172F-978A-4D81-A4C1-21739DD6504A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96D31955-6F95-445A-8F47-AAAD481AAE74}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2576</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>