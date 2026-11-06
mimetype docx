--- v0 (2026-07-06)
+++ v1 (2026-11-06)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3F2CE990" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7A032E06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>韩亮</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="6C7A86CB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRPr="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+          <w:p w14:paraId="17044C2B" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRPr="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="33921D06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+          <w:p w14:paraId="706EB16B" w14:textId="1AEAC033" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07702BA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+          <w:p w14:paraId="6199424A" w14:textId="3ADC2F4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7547492E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+          <w:p w14:paraId="4F910ACA" w14:textId="2C0FA7D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="553A0601" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="61B1F258" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E053133" wp14:editId="31687668">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02AB11B5" wp14:editId="2A7A3D82">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4ACF6DA9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6BCF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FA5C6A7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C859EA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FE6BCF">
+            <w:r w:rsidRPr="00C859EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>韩亮律师的执业领域主要包括企业兼并、收购与合营交易所涉及的中国反垄断法下的经营者集中审查，横向及纵向垄断协议，反垄断调查及诉讼，以及反垄断合规。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20830508" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5BF1008E" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1496 +458,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6E40FA" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="3B232184" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师在反垄断业务领域已有</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15年以上的从业经验，能为客户提供全方位的中国竞争法法律服务，其服务涉及行业范围广阔，包括化工、消费品和零售、集装箱船运、能源和自然资源、金融机构、医疗、高科技领域、基础设施和运输、私募股权以及通信。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F1F5BB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="77681DFF" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入本所之前，他是一家领先的国际律师事务所的合伙人，主管其大中华区的反垄断业务。韩律师在对外贸易经济合作部（现商务部）也曾有超过五年的任职经验。韩律师向客户提供的法律意见结合了其在中国执法机构和国际律所任职的丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C17F526" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="64633A72" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>除在商务部任职的经验外，韩律师也与曾主管垄断行为的国家发改委、工商总局（其反垄断职能现已合并至国家市场监督管理总局）维持着紧密的工作关系。基于与中国反垄断主管机构长期合作及深入沟通的丰富经验，韩律师能够及时向客户传递立法和执法动态，并向客户提供切实可行的反垄断合规意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B33E511" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="73F6DD6D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年开始，韩律师在《钱伯斯亚洲》年度竞争法与反垄断法律师评选中一直位列中国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第一阶梯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Band 1）竞争法律师之列。《全球竞争评论》的《国际竞争法律师名录》以及《PLC 律师名录》将其评为在中国居领先地位的反垄断执业律师，并有对韩亮律师的特写。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A13B3A9" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="28C5432D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B93A38" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="6076395C" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查及咨询项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44947B7A" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="47002AE8" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向全球性化工企业伊士曼化工公司，就中国反垄断执法机构启动的首次针对该行业滥用市场支配地位行为的调查及针对其纵向维持转售价格的调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7D843F" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="1120CBDE" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向挪威礼诺航运公司（一家全球性的船运公司），就国家发改委启动的针对汽车滚装船行业的反垄断卡特尔调查提供法律服务，并成功协助客户获得国家发改委撤销对其所有指控、终止调查的理想结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782024ED" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="078DD2E6" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向三家大型国有港口集团（天津港、大连港及盐田港），就国家发改委启动的针对滥用市场支配地位行为的调查提供法律服务，并协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFE475E" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6F819886" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向天津胜狮，就天津市发改委对其进行的反垄断调查提供法律服务，并协助客户取得比较满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741133B8" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="0373F5E2" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向美敦力，就国家发改委对其进行的纵向维持转售价格的反垄断调查提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E57ED36" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="4393B51E" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向克莱斯勒、戴姆勒奔驰公司和长安福特，就国家发改委对其进行的纵向维持转售价格反垄断调查（汽车领域五起正式反垄断调查中的三起）提供法律服务，并协助客户取得减轻处罚的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A26B50" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="3AB8FBFC" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向其他三家跨国车企，就中国反垄断执法机构正在对其进行的类似反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FA2CEC" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="2D4038DE" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向大北欧通讯（一家全球性的耳机及会议系统生产商），就地方发改委对其进行的纵向维持转售价格反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0639B9" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6CA6F92C" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家全球领先的高科技公司，就国家工商总局对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F1E70A" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="13CC1FA0" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家美国高科技公司，就国家发改委对其启动的反垄断调查提供法律服务，并最终协助客户取得满意的调查结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B764E5" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="3AA252D8" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国汽车零部件公司，就国家发改委启动的针对其卡特尔行为的反垄断调查向执法机构申请宽大处理的事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DEE0CB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="356CF566" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家德国制造企业，就国家发改委针对其进行的突袭检查以及反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB7DE25" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6346AF4B" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家欧洲的信息技术公司，就中国反垄断执法机构针对其知识产权许可安排启动的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CE41B0" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="58C9D0E9" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国制造企业，就中国反垄断执法机构针对其进行的反垄断调查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE1A83" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="1B5EB47D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国高科技公司，对其中国业务进行全面的反垄断合规审查提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072EE386" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="59966052" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家中国互联网服务公司，就其在信息科技市场被指控滥用支配地位问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2F140D" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FE6BCF">
+    <w:p w14:paraId="7B725AA1" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中审查项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFB14D2" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="4DDC39AE" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向丹纳赫公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>214亿美元收购通用电气医疗生命科学生物制药业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444D0845" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="1473F2FD" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向英飞凌科技公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>90亿欧元收购赛普拉斯半导体公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FBC733" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="7905D275" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺贝丽斯，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26亿美元收购爱励公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C3D732" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="1D2F9EE9" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向波音公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元收购巴西航空工业公司商用飞机业务控股股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141A4E93" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="15D5C9FA" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向卡哥特科集团，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8,700万欧元收购德瑞斯集团船舶设备业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7945B5A2" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="2BFCC656" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向罗克韦尔柯林斯公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300亿美元被联合技术公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E578CFB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="3FBEF9BC" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向林德集团，就其与普莱克斯公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>660亿欧的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278409BA" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="46D58096" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就华特迪士尼公司以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>713亿美元收购21世纪福克斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C665929" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="20C5435D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向杜邦公司，就其与陶氏化学公司的金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1300亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FECCCBC" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="13ECD6D7" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向贝克顿</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-迪金森公司，就其与美国巴德公司的金额为240亿美元的合并交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DE3A5B" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="5E280B8A" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向百威英博公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1040亿美元收购南非米勒的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F15E21E" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="607AB9F2" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向圣犹达医疗公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250亿美元被雅培公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520976DB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6940C8C8" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺基亚，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>156亿欧元收购阿尔卡特朗讯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1FCD55" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="368E7833" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向佳能公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>383亿元人民币收购东芝医疗的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E77E44" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="31A42456" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11135071" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="2E1957D0" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMC公司，就其以670亿美元被戴尔公司收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCFD418" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="7A5D1AB0" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向默克公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>170亿美元收购Sigma-Aldrich公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503B12F1" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="1A8CE60F" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Albermarle公司，就其以62亿美元收购Rockwood公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB2D2E8" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="32D900FA" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向诺华公司，就其与葛兰素史克公司在全球成立总价值约为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿美元的三个全球合营企业的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42948C8E" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="3D26DD57" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向豪瑞公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>430亿美元收购拉法基公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C23142E" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="29B5C95F" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向赫伯罗特公司，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>46亿美元收购智利南美轮船公司集装箱班轮业务的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A3F97A" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="5E2DEBA0" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dresser Rand公司，就其以76亿美元被西门子收购的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB0CB7C" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="01E904AF" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向哈里伯顿公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360亿美元收购贝克休斯公司的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DBA6FFB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="2437568C" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DED034" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6FECE09D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哈佛大学法学院，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LLM）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3FE484" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="437FA8E5" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学法学院，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8824E8" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="59D3E20D" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511CCFAB" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="0AA108EA" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E16371" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="6C2966EF" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4683F783" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="343C85AC" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F910AEC" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="7653D068" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358772D0" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="4AD04255" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480B2069" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="090165B8" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C19FE9" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="2D88EB7B" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6BCF">
+      <w:r w:rsidRPr="00C859EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5589A8B9" w14:textId="77777777" w:rsidR="00FE6BCF" w:rsidRDefault="00FE6BCF" w:rsidP="00FE6BCF">
+    <w:p w14:paraId="412B5F85" w14:textId="77777777" w:rsidR="00C859EA" w:rsidRDefault="00C859EA" w:rsidP="00C859EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>韩亮律师为全国领先竞争法专家之一。一些在华运营的世界上最大的跨国公司们在遇到反垄断调查时，经常征求他的专门知识。“韩律师的能力非常好，”一位客户如此赞誉他，并补充说：“他的经验非常丰富。” ——《钱伯斯亚洲》2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="43209F3C" w:rsidR="00A46A04" w:rsidRPr="00FE6BCF" w:rsidRDefault="00A46A04" w:rsidP="00FE6BCF">
-[...9 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE6BCF" w:rsidSect="002D0826">
+    <w:p w14:paraId="4F0A196B" w14:textId="78BE8CC5" w:rsidR="00A46A04" w:rsidRPr="00C859EA" w:rsidRDefault="00A46A04" w:rsidP="00C859EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C859EA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2153,323 +2153,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8D0041"/>
+    <w:nsid w:val="031E3A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7D20B46"/>
+    <w:tmpl w:val="B80C1C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7066CC"/>
+    <w:nsid w:val="03BD0EE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E50F8B6"/>
+    <w:tmpl w:val="F98059EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5C3597"/>
+    <w:nsid w:val="072971F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB507582"/>
+    <w:tmpl w:val="B7EE9A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6C2655"/>
+    <w:nsid w:val="080B3C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41442B76"/>
+    <w:tmpl w:val="9FB0BDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DEC5468"/>
+    <w:nsid w:val="0B7D79E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="070CD850"/>
+    <w:tmpl w:val="6C84A072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A70F9F"/>
+    <w:nsid w:val="0DE12863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="536A7BB8"/>
+    <w:tmpl w:val="9B34AC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E40C07"/>
+    <w:nsid w:val="0F1679C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="385C947C"/>
+    <w:tmpl w:val="44D2BCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127C5BB2"/>
+    <w:nsid w:val="13974613"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6FCDDCA"/>
+    <w:tmpl w:val="11008F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="144F40D3"/>
+    <w:nsid w:val="13A55FA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FBCB32C"/>
+    <w:tmpl w:val="FCD40B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197C637C"/>
+    <w:nsid w:val="16E618EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="942498F6"/>
+    <w:tmpl w:val="5732B616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25346F52"/>
+    <w:nsid w:val="1C7D2106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF404668"/>
+    <w:tmpl w:val="6A8E5EBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25FE352D"/>
+    <w:nsid w:val="1FA11548"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA6C93B2"/>
+    <w:tmpl w:val="770EE2F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECD2B75"/>
+    <w:nsid w:val="1FE5454C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8E6D8BA"/>
+    <w:tmpl w:val="E7A2F012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24E50E4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58F07180"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28446362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56C88A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A9F63EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DECE4A28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AFA05C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="146E2C74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3A03C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D32A9DAE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E2D2BB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D846B30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2538,135 +2664,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300567FA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE52073"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37A65A6A"/>
+    <w:tmpl w:val="8A5C8D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3431733C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E419CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2E8E498"/>
+    <w:tmpl w:val="9AF89B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36D253DE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="364F4213"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A17A364C"/>
+    <w:tmpl w:val="0720D524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC725F1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="399264A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D563CFA"/>
+    <w:tmpl w:val="1E4A7A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0F6236"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74E84616"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2738,826 +2885,679 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D5227E7"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF5660D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="985C7C80"/>
+    <w:tmpl w:val="5CBAE7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EEC210C"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43776708"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D745D04"/>
+    <w:tmpl w:val="9A568492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4F7FF0"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43845D45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="764EFF84"/>
+    <w:tmpl w:val="870E9214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424F1CE1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459761F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3084B328"/>
+    <w:tmpl w:val="AE4E91CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4356050E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7402BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291C9372"/>
+    <w:tmpl w:val="C4A44FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452135FC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A985DA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A44C6940"/>
+    <w:tmpl w:val="69820D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E27080"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CCB5712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15EC841C"/>
+    <w:tmpl w:val="D4B8536E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487E446C"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="545E5912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03AEA3AC"/>
+    <w:tmpl w:val="FE3E2B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3D4DE0"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DD63B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BD4AD24"/>
+    <w:tmpl w:val="3378D54C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A891BC7"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55515304"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C43CC49C"/>
+    <w:tmpl w:val="8B581082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BEE2CD3"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55555A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94CCD5FC"/>
+    <w:tmpl w:val="E1EC9FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7730C8"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57577817"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C16A9870"/>
+    <w:tmpl w:val="C6647998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EE06F4"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626E5EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A845A50"/>
+    <w:tmpl w:val="93A009CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8D4362"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="634507A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7554BA9A"/>
+    <w:tmpl w:val="96EC46EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E582AE1"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C6D555D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B6460E2"/>
+    <w:tmpl w:val="7B3A028C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A802E9"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74B10075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07C42520"/>
+    <w:tmpl w:val="09623A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638C390D"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B85B50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F8A188"/>
+    <w:tmpl w:val="FE3E2B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638E160F"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76543FD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F58699BE"/>
+    <w:tmpl w:val="9B64DD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650833FA"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D22AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5FC92EC"/>
+    <w:tmpl w:val="D2FA50D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662972F6"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="792B3735"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9241006"/>
+    <w:tmpl w:val="3A564132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8F0877"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="798375D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C0031B8"/>
+    <w:tmpl w:val="AAA88114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8A0642"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79CD7662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEFEC714"/>
+    <w:tmpl w:val="86D8A0D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EFA2B7F"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E88039C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EA2AE04"/>
+    <w:tmpl w:val="F34066D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9">
-[...14 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
-[...11 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26">
-[...41 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="41">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3676,81 +3676,81 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C859EA"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
-    <w:rsid w:val="00FE6BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4791,61 +4791,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE6BCF"/>
+    <w:rsid w:val="00C859EA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE6BCF"/>
+    <w:rsid w:val="00C859EA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5131,51 +5131,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B62FEF8-D868-49A0-8558-CCBCEC1DC991}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F3CB537-1A7C-4E50-A9F3-DA5E72153787}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>394</Words>
   <Characters>2246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>