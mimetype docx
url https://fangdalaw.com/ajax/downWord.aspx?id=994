--- v0 (2026-07-26)
+++ v1 (2026-11-06)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7717DFEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="38A25F5A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>钟奇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="71C1A50F" w14:textId="77777777" w:rsidR="0086376B" w:rsidRPr="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+          <w:p w14:paraId="367FAD00" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRPr="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CE61408" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+          <w:p w14:paraId="706EB16B" w14:textId="5B1CB71C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="119B39D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+          <w:p w14:paraId="6199424A" w14:textId="77A98C67" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1138 / +852 3976 8813 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0B05E8A3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+          <w:p w14:paraId="4F910ACA" w14:textId="3E7C4673" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>norman.zhong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="100DC034" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0ED99888" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A933F90" wp14:editId="579080D7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CBD4145" wp14:editId="7CA0D25F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,68 +260,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="15802949" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0086376B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="76EC84FF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00290EE9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>钟奇律师的主要执业领域包括公司并购和战略性退出、私人股本投资退出、合资事务、资本市场、直接投资、海外收购、私募股权投资基金设立和公司融资。</w:t>
             </w:r>
-            <w:r w:rsidRPr="0086376B">
+            <w:r w:rsidRPr="00290EE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -381,51 +381,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C2E5D2" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4249ABF8" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -466,1990 +466,1990 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A9CB0B" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1906EA0B" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6184F12E" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0086376B">
+    <w:p w14:paraId="277DA134" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“新经济”和成长型私营企业的并购、出售和融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55552345" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="20537A1B" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>闻泰科技：向立讯通讯出售其产品集成业务和各种战略交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45992122" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="34BB662C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴：向雅戈尔集团和银泰管理团队成员组成的买方财团出售银泰；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798FF654" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1E0FC30C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴：向德弘资本出售高鑫零售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732DE494" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4B323416" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>远景科技：与沙特公共投资基金（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PIF）及Vision Industries 在沙特成立合资企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="073943D4" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="0A6A4E43" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>远景科技：与博枫和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC成立合资企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176BC544" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="06AD4E46" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>小鹏汽车（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NY: XPEV, HK: 9868）：与大众汽车就电子电气构架达成技术战略合作；与大众汽车就纯电动车开发达成战略合作，向大众汽车发行价值7亿美元的股票；与滴滴达成战略合作，包括通过发行新股吸收滴滴成为战略股东，并收购滴滴旗下智能电动汽车项目相关资产和研发能力；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C1ACCB" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="057BDFDF" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>远景科技：所有主要股权融资和股权转让，包括春华资本、红杉、新加坡政府投资公司对公司超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的数次投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164F0AAF" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1E03E6B1" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴：集团层面，阿里云和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIDC板块多项控股权收购交易、多项战略业务出售和少数股权投资，包括对十荟团、作业帮的投资，以及在新零售领域的多项投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CA38FC" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="75926ADE" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AESC（即远景AESC）：多项股权融资，包括远景科技领投的10亿美元融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA78FDF" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="5C8F3B90" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蚂蚁金服：多项投资（包括对万达商业地产管理项目的投资和退出）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C756BA" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="32CF10BD" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Univers（原远景数字）：所有主要股权融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06797529" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="69B9DE7F" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>沐瞳科技：代表其参与竞卖交易，成功以数十亿美元被字节跳动收购，该项交易是游戏行业历史上规模最大的收购之一；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD2144F" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="75EC9A4D" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>万业企业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SH：600641）：以3.98亿美元向Platinum Capital收购Compart System Pte. Ltd.（一家气体输送系统精密零部件龙头供应商）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E40FE6C" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="38A2BF39" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>远景集团设立的一支基金：对</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nissan和NEC的合资公司 AESC（即Nissan的全球汽车电池业务）和NEC子公司NECED的杠杆收购，以及远景与Nissan超过10亿美元的合资项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B21B78" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="64A8611E" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴：多个跨境</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JV项目，包括其和腾讯以及元禾资本对China Media Capital Holding的共同投资（其中Alibaba投资超过30亿人民币），及对CMC Holding的后续增资；阿里巴巴旗下飞猪平台与万豪成立合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6079BCE0" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="36B09DE3" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>阿里巴巴：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i) 阿里巴巴以约283亿元人民币（约合46.3亿美元）战略投资苏宁云商并占股19.99%；(ii) 苏宁云商以140亿元人民币（约合22.8亿美元）认购阿里巴巴集团新发行股份及相关战略合作；(iii) 成立猫宁合资公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7995A543" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="72CDFB6F" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PDSTI：数项高科技领域收购项目。   其它服务过的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新经济</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>客户包括Creative Artists Agency、广东太平洋互联网信息、智车优行（即奇点汽车）、游族网络。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E852D3A" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0086376B">
+    <w:p w14:paraId="58DC8E76" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际战略投资者的并购、合资、投资和出售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC2424" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1FE50E7C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>太古医疗：一家太古集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK：00019）的子公司在中国的大部分投资项目，包括从斯道资本处收购上海德达医院的控股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1DE481" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="3B4FCBFA" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>雪佛龙：在中国的投资收购交易和出售交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246EF247" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="29D0E01B" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Syensqo: 在中国的并购交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6FC5F1" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="04DA2289" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康耐视</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cognex（NASDAQ：CGNX）：向中信资本收购Moritex Corporation（一家总部位于日本的世界领先的光学原件提供商）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EA9359" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="34A729BA" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汉莎航空：在中国郑州、上海、深圳等机场的多项合资项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE1B662" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1A0A0A2B" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>克诺尔集团：在中国的多项投资和合资项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B7633" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="64844AB2" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>梅尔罗斯工业股份公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Melrose Industries PLC）：在中国的业务出售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9ABAB6" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="55DD5660" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奥普集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK：00477）：从香港联交所退市、之后的股改重组、数家私募股权投资机构的投资，以及作为公司律师在A 股主板的首次公开发行（SH：603551）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B736161" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="053FF8A5" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丹纳赫：收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pall-Austar合资公司中的控股权益；出售某水处理相关产品业务；对天津博纳艾杰尔科技有限公司的收购和其它在中国境内的收购和出售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C6D759" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="76423280" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>标致雪铁龙集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PSA）：在中国的多个汽车制造相关的合资项目，包括与一家中国领先汽车制造商的潜在合作；与FCA全球合并相关的中国方面事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1306122D" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="7F3225B4" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国杜尔集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rrAG）：将旗下从事工业清洗系统及表面处理业务的 D</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rr Ecoclean Group 集团85％的股份出售给沈阳蓝英集团（SZ：300293）（重大资产重组）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4407D398" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="60CD38C3" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK Innovation：在中国电池领域与北电和北汽的合资企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0536DFC5" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="0340019D" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE：出售白色家电业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602EF153" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="562AA791" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>康泰伦特药业（黑石控股）：对浙江江元堂生物科技有限公司的收购、随后的战略调整和最终出售给艾兰得健康控股有限公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9DAADE" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4F6B08B5" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>太古饮料控股：一家太古集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HK：00019）的全资附属子公司(i) 向可口可乐收购其在华自有部分装瓶业务的股权；(ii) 以申请投标的方式向中粮集团（COFCO）控股的中粮可口可乐饮料有限公司收购其装瓶业务的股权；(iii) 向中粮集团出售其在特定省份装瓶业务中的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B165C0F" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="42C5B3CC" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>锦江集团：包括其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 亿欧元向喜达屋资本收购卢浮酒店集团等数个海外收购和股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC99782" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4D98BA2F" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通用电气（能源）：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i) 对阿尔斯通的能源业务约170亿美元的收购（主要针对对中国上市公司武锅B小股东的强制要约收购）；(ii) 与中国西电结成战略合作联盟，组成合资企业以及对中国西电33.83亿元人民币的战略投资（财富 500 强公司对中国上市公司首个交割的战略投资）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A33C26C" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="71A47A97" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华润创业：收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> TESCO在中国境内的业务及双方随后162亿美元的中国零售业历史上最大的战略合资项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AF3306" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="52734FFC" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卡哥科特</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cargotec Corporation：与中国重汽在起重机领域的合资项目和与江苏润邦重工股份有限公司相关的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDB8F89" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="33E2FE3A" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国进出口银行、美国摩根大通集团、海航资本控股有限公司、宝钢集团有限公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 西门子（中国）有限公司：设立中合中小企业担保股份有限公司（注册资本金51.26亿元人民币）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3A7CA9" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="7677FBD3" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>飞利浦（照明）：与深桑达在中国境内的战略合资项目；飞利浦（家电）：对奔腾电器（上海）有限公司约</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 25 亿元的收购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60761220" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="5C530930" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>西门子（能源）：与上海电气集团共同设立的风电合资公司；</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   其它主要产业客户还包括奥斯龙、通用电气（航空）、通用电气（油气）、格莱纳（Greiner）、欧莱雅、宁波双林、SK化学、Visa, Inc. 和伊利集团。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410EF469" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0086376B">
+    <w:p w14:paraId="66A7EE2F" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权基金在中国境内的并购、投资和退出</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C641AC" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="545FF000" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高瓴资本：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i) 对数十家企业的控制权交易和追加收购（Euclid、罗曼湖、Burton）；(ii) 在教育（高顿）、消费品（江小白）、医药（奕安济世、科望、多禧生物）、物流、电商（海豚家、美菜网）、共享经济（梦想加）等领域的股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17644213" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4EE2997C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新程资本：私募股权二级市场直接投资，包括：从蓝山资本处进行收购，投资孩子王，以及与其被投公司相关事务（如联合水务等）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D3D4A8" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="33CAB08C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高盛：东软医疗、东软熙康、第四范式；多家企业的投资及退出（千禾味业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SH：603027）、口子酒（SH：603589）、宋河酒业，及其他大健康领域项目）；泰康人寿（约9.6亿美元的投资及向安联出售超过10亿美元的股份）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627CFF02" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="17B8CDDB" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>渣打私募股权基金领投的买方财团：</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i) 对思妍丽超过2亿美元的杠杆收购以及相关收购融资；(ii) 将思妍丽小部分股权以换股的方式出售给上市公司潮宏基；(iii) 将思妍丽大部分股权出售给数个私募股权投资公司（安博凯）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34AE6BFC" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="0067C3DB" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安博凯和思妍丽（作为由安博凯控制的被投公司）：多项在中国的并购；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EA8B05" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1503F691" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人寿旗下的一支私募基金领投的买方财团：联影医疗</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A 轮；中国人寿旗下基金对数个基金的投资以及下游直接投资（主要在大健康领域）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401974C9" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="1CC790B1" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>朗泰资本：奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 360和爱康国宾的私有化；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CCC3DB" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="0AB234F7" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>富登金融：与中国银行共同收购一家大型中国银行在相关村镇银行中的权益，以及国家开发银行在</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15家村镇银行中的权益；淡马锡、富登金融：与中国银行共同设立村镇银行领域的多家合资企业，包括中银富登村镇银行；淡马锡：与中信私募、嘉里集团和IDG共同进行对凡客诚品2.3亿美元的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B055013" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="70025DBD" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凯雷、方源资本和复星为代表的买方财团：分众传媒的私有化和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股借壳上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F984A0" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="7EB50CA7" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>博裕资本：对中粮肉食和其他项目的投资；博裕资本和渣打私募股权基金对满记甜品的投资及重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183B2B38" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="2096F137" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>元禾控股及其旗下基金：从</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年以来的数十项投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F0F71D" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="588EA13E" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>云锋基金：各个领域的多项投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2C23D2" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="74E9457C" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工银国际旗下的融睿基金：以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>71亿元人民币收购美的集团12.18%的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E8E9A4" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="5DCB0AA6" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德克萨斯太平洋资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG）：在金融服务领域的投资；在能源、消费品领域（达芙妮国际）的收购、投资和退出项目；代表TPG和KKR收购摩根士丹利持有的中国国际金融有限公司的股权。   其它服务过的私募股权客户包括盘实资本、AEA、亚赋资本、中信产业基金、华人文化、Franklin Templeton、Overlook Partners、PAG、嘉御资本。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489CDB5C" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0086376B">
+    <w:p w14:paraId="12E553FB" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立业务方面</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DEEDA3" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="08278620" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钟律师曾是上海办公室基金设立业务的主要牵头合伙人，在基金设立业务方面有着丰富的经验。基金设立方面的代表性客户包括德克萨斯太平洋资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG）、AMP、DARBY私募股权、复星、金砖资本、国和、国盛和里昂、工银国际、元禾资本、嘉御资本和云锋基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508DAD54" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4B4BEC44" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFB177C" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="18304232" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约哥伦比亚大学法学院，法律博士（最高荣誉），</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018E15BA" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="309807E7" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4672FD9D" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="7643C9A0" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学士（最高荣誉），</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AA42E1" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="37A65686" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1995年高考上海市文科第一名</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1580D597" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="632E7832" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148439E1" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="2FDCDDA9" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFDE81F" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="71EF6E56" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53393E23" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="11F87C61" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6B0346" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="0F725236" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBF4423" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="68991BF1" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钟律师在去美国留学前在方达上海办公室工作。在</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年重新以counsel的身份加入方达北京办公室前，钟律师先后在著名的苏利文克伦威尔律师事务所纽约总部和世达律师事务所纽约总部的收购兼并和公司融资部门工作。钟律师在2012到2018年是负责方达上海和香港办公室的人事主管合伙人。从2018年产业组正式成立起，钟律师是方达产业组（共100多名律师）的主管合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF52BB4" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="09394146" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331601C9" w14:textId="77777777" w:rsidR="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="36BA2672" w14:textId="77777777" w:rsidR="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="66ADE2DE" w:rsidR="00A46A04" w:rsidRPr="0086376B" w:rsidRDefault="0086376B" w:rsidP="0086376B">
+    <w:p w14:paraId="4F0A196B" w14:textId="083F625A" w:rsidR="00A46A04" w:rsidRPr="00290EE9" w:rsidRDefault="00290EE9" w:rsidP="00290EE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钟律师被钱伯斯环球（Chambers Global） 和钱伯斯大中华区（Chambers Greater China Region）评为在收购兼并领域第一等级（Band 1）的领先律师。钟律师被Legal 500评为中国市场最知名的并购律师之一并入选</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>名人堂</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。钟律师被IFLR1000-世界领先的金融律师事务所指南杂志从自2011年起的每一期评为在收购兼并领域和私募股权/风险投资领域领先的律师。钟律师主笔了收购兼并评论（The Mergers and Acquisitions Review）第十期的中</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国篇。</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086376B">
+      <w:r w:rsidRPr="00290EE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0086376B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00290EE9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2655,1560 +2655,1560 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A11DF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73064892"/>
+    <w:nsid w:val="003466F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C44AE448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02396355"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F169826"/>
+    <w:nsid w:val="02094B24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B9AFEF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BC1DAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59C2C10C"/>
+    <w:nsid w:val="07FD381C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E00148E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="075441BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3CA238C"/>
+    <w:nsid w:val="0AA467F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="877E8F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE51AAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B706D512"/>
+    <w:nsid w:val="0DCA3969"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="928EF3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B160AE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A23C710A"/>
+    <w:nsid w:val="0FE16317"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E446D322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1E0307"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2826D4A"/>
+    <w:nsid w:val="11EA6777"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="055875F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DC105F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="746EFEF4"/>
+    <w:nsid w:val="128D5F3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86667946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16A269EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FE41D8E"/>
+    <w:nsid w:val="1352735C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D24BB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1773460A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC6CCF0C"/>
+    <w:nsid w:val="14FD5DBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FBE3706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8565F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21C87C80"/>
+    <w:nsid w:val="166F58FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CE8374A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D39466B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F1CBBC2"/>
+    <w:nsid w:val="185479DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DE083EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C350BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79E497A0"/>
+    <w:nsid w:val="195B759B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCC8BB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243A752D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC8600D6"/>
+    <w:nsid w:val="1B3154F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79FE6B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CE16CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9998E58E"/>
+    <w:nsid w:val="221A69BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6CE544A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F12FB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62748344"/>
+    <w:nsid w:val="24C66ADB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10087EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B785D0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46102038"/>
+    <w:nsid w:val="2594507F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="300E1252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD246CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCF406AE"/>
+    <w:nsid w:val="27AA56EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="793420A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3D653C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40F8F88E"/>
+    <w:nsid w:val="29C82A2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35AC770C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32966582"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2F82392"/>
+    <w:nsid w:val="29DB60F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC0E195A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D968B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7D089F4"/>
+    <w:nsid w:val="2D387523"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4B40AC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361F702C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1ABC0C64"/>
+    <w:nsid w:val="2E995262"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="607CE4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362613CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0658C4FE"/>
+    <w:nsid w:val="2F8D0215"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="764E2176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366C1DE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7644A09A"/>
+    <w:nsid w:val="31A37983"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B47C6AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378D53A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E8C38C0"/>
+    <w:nsid w:val="31C465F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17DC9408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378D6310"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7902C95A"/>
+    <w:nsid w:val="31E96C08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27040D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="386654A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5086AC0"/>
+    <w:nsid w:val="369F3C64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80A8498A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E13E44"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BB0AFC0"/>
+    <w:nsid w:val="37557B1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CED4228C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8E21EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B762E36C"/>
+    <w:nsid w:val="3BAB45DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0242D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE00B6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E04422DE"/>
+    <w:nsid w:val="3E4C25DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="032635C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E421C94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="999676EC"/>
+    <w:nsid w:val="3FCA5D6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51D49C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="443C6836"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB429E0C"/>
+    <w:nsid w:val="42335F99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07CEDA68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453D65D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A496A5A8"/>
+    <w:nsid w:val="42B85B46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4B626B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47780472"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85CA0112"/>
+    <w:nsid w:val="431B37E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9403430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49452474"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B502C3EC"/>
+    <w:nsid w:val="47CA5668"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68889628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB429EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81F8696E"/>
+    <w:nsid w:val="47D03A9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6D6BA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BDF7013"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95B83D30"/>
+    <w:nsid w:val="498118D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CE8B716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6C2F0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DBA6F322"/>
+    <w:nsid w:val="4B2C0C5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F03CC2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532B647B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77406BDA"/>
+    <w:nsid w:val="4D11588A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="121E6FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538C7A4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FC8E760"/>
+    <w:nsid w:val="4DD36683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAAC1EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560B31FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85A8283E"/>
+    <w:nsid w:val="5122536B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EBED82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9128AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6AA6202"/>
+    <w:nsid w:val="532E4CFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B23E6BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9F6D5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7D82B5A"/>
+    <w:nsid w:val="55D22E50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D084EF4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE56FA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BAE4F7C"/>
+    <w:nsid w:val="56397F7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F040700E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E4708F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D84970A"/>
+    <w:nsid w:val="59170E3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAF2092C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F58764F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A4A7198"/>
+    <w:nsid w:val="5D926D0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7F89584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD83A30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A718D222"/>
+    <w:nsid w:val="5E91223B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F24020A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66300648"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8614532A"/>
+    <w:nsid w:val="64380FBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDC061AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E2040D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F6CE7A0"/>
+    <w:nsid w:val="649449C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57CCC1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FC0A47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61DA40B6"/>
+    <w:nsid w:val="64FB4C91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFDE5738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68054778"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A7AF26A"/>
+    <w:nsid w:val="65AC55C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C1A6D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687F1BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B507614"/>
+    <w:nsid w:val="67770732"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26003870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A230335"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE54EA8E"/>
+    <w:nsid w:val="67B724DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F4CB5CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2E2D1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1384EFA"/>
+    <w:nsid w:val="690662A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C42C644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B270C64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB367862"/>
+    <w:nsid w:val="6AB74494"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCFAEA36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7E1A91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D632D498"/>
+    <w:nsid w:val="6C3754D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B8ACB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F393A5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E5E4162"/>
+    <w:nsid w:val="6D191D59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="055875F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734D1A32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EFC0004"/>
+    <w:nsid w:val="6E266D64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="965269DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B36829"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05C6B55A"/>
+    <w:nsid w:val="750A40AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B044B43C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C80190"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E489AE6"/>
+    <w:nsid w:val="7B2B610C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07A22B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75697FA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FC8E760"/>
+    <w:nsid w:val="7D3E0D12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC3ECD9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787F7E61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD8CFF72"/>
+    <w:nsid w:val="7E4A2676"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AA0F2E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E152FA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B98773A"/>
+    <w:nsid w:val="7FDE3848"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E410C3A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
-[...86 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="56"/>
   </w:num>
-  <w:num w:numId="34">
-[...47 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="63">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="63"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4233,50 +4233,51 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
+    <w:rsid w:val="00290EE9"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
@@ -4285,51 +4286,50 @@
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="0086376B"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -5443,61 +5443,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0086376B"/>
+    <w:rsid w:val="00290EE9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0086376B"/>
+    <w:rsid w:val="00290EE9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5783,51 +5783,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{971A4A54-BC46-418D-8D98-0F7744EA60AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B49A8079-CC45-4EC1-B633-2BD013A57467}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>658</Words>
   <Characters>3752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4402</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>