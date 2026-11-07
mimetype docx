--- v0 (2026-07-06)
+++ v1 (2026-11-07)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2C619975" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="39A0267B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>汪麒</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="51D4424E" w14:textId="77777777" w:rsidR="009721DB" w:rsidRPr="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+          <w:p w14:paraId="628B3940" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRPr="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57009795" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+          <w:p w14:paraId="706EB16B" w14:textId="12202C63" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4CC40286" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+          <w:p w14:paraId="6199424A" w14:textId="77538729" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1130</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="16A1AEE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A752EBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rock.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4CF30F6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2B8E7A55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23A3E8A6" wp14:editId="3DEC35E9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13F7CDBF" wp14:editId="7E880A9B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="53BF1CFF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009721DB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5C8F4328" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B40EDD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009721DB">
+            <w:r w:rsidRPr="00B40EDD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>汪麒律师的主要执业领域为银行、债务融资和债务重组、困境投资、不良资产以及金融机构事务和监管。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF7856E" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="16A718E0" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1480 +458,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E17FD3" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="5C526B4C" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03454ABC" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009721DB">
+    <w:p w14:paraId="789A3775" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5DE9A4" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="713FC824" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风国际就其在阿根廷的五个风电项目向中国银行和桑坦德牵头银团借取美元项目融资</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2ADB5B" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="452E761A" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路旗下实体向民生银行、中国银行、汇丰银行和信银国际组成的银团借取并购贷款用于收购封测行业领先企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F2DB57" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="255E933B" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源向浦发银行借取并购贷款用于向上市公司收购朗迪制药。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B37A71" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7F831494" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASSG就其向招商永隆借取贷款用于处收购珠海万达商业管理集团股份有限公司部分股份提供法律服务(涉及H股全流通)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440CB28D" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="6715F14F" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购境内五地商业资产向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5A767D" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="3628DCE5" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67975CBB" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="323C13A4" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平旗下数据中心平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PDG就其向招商银行借取优先级并购贷款和开发贷款以及向招银国际借取夹层贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3446674C" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="215BFDF1" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫旗下基金收购绿地五里桥项目向中国银行牵头的境内外银团借取并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CCC7AC" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="75577A1D" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取并购贷款用于收购华润三九医院提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEAD5C1" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7A454AE1" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本、汇桥资本、淡马锡及平安保险组成的财团，为其借取贷款用于药明康德新药开发有限公司（纽交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WX）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AF7551" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="05A3B86A" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞管理层组成的财团为其向中国银行澳门分行和平安银行组成的银团借取贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray Medical International Limited（纽交所代码：MR）私有化退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A3959C" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="6C228810" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表易居中国私有化项目的买方团向浦东发展银行借取美元私有化贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4D065D" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="2E74522F" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京中信投资中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(有限合伙) 为其向中国银行澳门分行和中国银行新加坡分行借取并购贷款以及向中信国际借取配套夹层贷款用于新加坡上市公司Biosensors International Group, Ltd.的退市项目提供法律建议并起草相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1443B637" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="133AA1FB" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气旗下公司向中银香港、巴克莱、德意志银行、汇丰银行、摩根大通、苏格兰皇家银行等安排的银团借取并购贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ansaldo Energia S.p.A., 一家意大利股份有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1964E7EF" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="3D0DC7D7" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打直投及其牵头的境内投资者向民生银行香港分行和民生银行北京分行分别借取境内外贷款用于收购思妍丽股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1F5FAA" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009721DB">
+    <w:p w14:paraId="7B70FD77" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>特殊机会投资</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>\债务重组\不良资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D0FFBF" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="27E7DAB1" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表智路和建广联合体参与紫光破产重整投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2595B34E" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7E1AC295" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC就其和鼎晖合作设立不良资产收购平台提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7725E9" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="091780D7" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新世界旗下实体牵头的融资方向华平旗下平台公司提供夹层融资用于收购和运营位于大湾区的商业地产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A51EFC9" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="71EC05B7" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家开发银行就其和海航旗下企业的债务重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65898BA9" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="647048D0" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华晨电力美元债券持有人委员会就美元债券债重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41625B7F" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="1EB0957D" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行向辽宁港航提供贷款用于招商局入股辽宁港航前的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CF4A64" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="45956595" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝恩就其向资产管理公司收购境内不良资产包提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017724EA" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="4980F858" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Credit Suisse就其向境外投资者提供收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62855A40" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="566FBEBD" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPPIB向一家知名私募投资基金提供贷款用于收购中国境内不良贷款提供融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082841A2" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="00C4E330" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley向境外投资者提供若干笔贷款用于收购中国境内不良贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0A2E7E" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="3E44E68F" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金通过破产重组程序投资重庆钢铁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348B3237" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="33299D68" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行牵头的债权人委员会参与江苏雨润的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5346C5" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="31B7E35A" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南京银行和中信银行牵头的债权人委员会参与三胞集团的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D4B5AC" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="3F27D5ED" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信银行牵头的债权人委员会参与丰盛的债务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D00BA2" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="55C9E4A9" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR和中国东方资产管理(国际)控股有限公司为其设立特殊机会基金用于境内债务融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E71E14" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009721DB">
+    <w:p w14:paraId="7F433887" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FFB85E" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="4BA2E3D5" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行、招商银行和马来银行组成的境内外银团向万科、印力和厚朴组成的财团提供贷款用于向凯德收购境内</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20处商用物业(本项目入围China Law and Practice2019年度最佳融资交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F36C6B" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="0B36AC9D" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行就其向正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)管理层和投资人私有化正保远程教育(NYSE: DL)以及对现有贷款再融资提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0026AB3D" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="64A2F27A" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行就其向汇量科技提供贷款用于收购热云数据提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64898CD0" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="582B0004" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Davidson Kempner就其向瓜子旗下实体提供基于应收账款的跨境结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B2FF8D" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="15F92D77" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行向秦淮数据旗下公司就环京数据中心项目提供人民币贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F82B7C" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7A853592" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、民生银行和招商银行安排的银团向</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FOCUS MEDIA (CHINA) HOLDING LIMITED 提供并购贷款用于偿还分众传媒控股有限公司（NASDAQ：FMCN）私有化退市贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C38EB8F" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7730442D" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行向</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Neptunus Drugstore Holding Ltd.提供并购贷款用于完成China Nepstar Chain Drugstore Ltd.私有化。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536F5239" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="642B7632" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海浦东发展银行、中国银行和招商银行牵头的银团向吉宝置业提供人民币的贷款用于开发位于上海的商业综合体。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A836B2" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="0BFB80A6" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为中粮广场项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A617F69" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="2CBDE215" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行就其向中粮旗下境内外公司为西单大厦项目提供境内外平行贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04225C35" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="625A712A" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARTE Capital牵头的融资方向一家中国头部房地产开发商提供结构性融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BE000A" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="77731D2C" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汇丰银行、华侨银行和大华银行组成的境内外银团向安祖高顿旗下基金提供贷款用于向京东收购翠宫饭店。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37161691" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7F4DC1D9" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IFC认购江苏租赁在银行间市场发行的私募债。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1233D083" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="4F5B28AF" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行牵头的银团向维格娜丝时装股份有限公司指定的实体发放并购贷款用于向韩国衣恋集团收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Teenie Weenie(维尼熊)相关资产。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778E03F4" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="7C54CF5F" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D11CC9" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="509A7283" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44716F52" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="007D7A50" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108FF39A" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="4E9546ED" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国华威大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2FD852" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="0F7A6EE9" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A903FD7" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="109B83A4" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EC2618" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="30F9F975" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63739011" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="488964BD" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汉语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47196745" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="09EFABA5" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058E4E51" w14:textId="77777777" w:rsidR="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="03A7140B" w14:textId="77777777" w:rsidR="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="417589A6" w:rsidR="00A46A04" w:rsidRPr="009721DB" w:rsidRDefault="009721DB" w:rsidP="009721DB">
+    <w:p w14:paraId="4F0A196B" w14:textId="365E0708" w:rsidR="00A46A04" w:rsidRPr="00B40EDD" w:rsidRDefault="00B40EDD" w:rsidP="00B40EDD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>汪麒律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="009721DB">
+      <w:r w:rsidRPr="00B40EDD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所上海办公室，此前汪麒律师先后在另一家国内领先律师事务所和外资银行工作多年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009721DB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B40EDD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2137,1272 +2137,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FA3550"/>
+    <w:nsid w:val="022A3CD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93D841EA"/>
+    <w:tmpl w:val="065C55E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014011BA"/>
+    <w:nsid w:val="07BC6363"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="233C176C"/>
+    <w:tmpl w:val="586A6932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039D4443"/>
+    <w:nsid w:val="09605619"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="101C61A6"/>
+    <w:tmpl w:val="7EFADC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6C4177"/>
+    <w:nsid w:val="0A976C59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D88647FE"/>
+    <w:tmpl w:val="0DB2A8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4665B1"/>
+    <w:nsid w:val="10400970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDF6E174"/>
+    <w:tmpl w:val="D1B0C484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F77C12"/>
+    <w:nsid w:val="10B65745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A022EA80"/>
+    <w:tmpl w:val="DE365106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13567763"/>
+    <w:nsid w:val="10EB2C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72326E6C"/>
+    <w:tmpl w:val="8A566B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E431A9"/>
+    <w:nsid w:val="11214DEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4F2C4DC"/>
+    <w:tmpl w:val="40321B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159B1B52"/>
+    <w:nsid w:val="11A34B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7068D18"/>
+    <w:tmpl w:val="291EEF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FB76A5"/>
+    <w:nsid w:val="12590F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CE25F32"/>
+    <w:tmpl w:val="7B98E8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A45069E"/>
+    <w:nsid w:val="132402A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38B04770"/>
+    <w:tmpl w:val="2FDEDC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D446335"/>
+    <w:nsid w:val="14855FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B40A51C"/>
+    <w:tmpl w:val="FF0611D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C35571"/>
+    <w:nsid w:val="18675D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD96F326"/>
+    <w:tmpl w:val="515827F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266A65E1"/>
+    <w:nsid w:val="1DFB4CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E9E9A68"/>
+    <w:tmpl w:val="36220654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27FB7B8B"/>
+    <w:nsid w:val="1FFA0333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8132E2A4"/>
+    <w:tmpl w:val="A07EB2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286F586E"/>
+    <w:nsid w:val="22A4325D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89585D64"/>
+    <w:tmpl w:val="25DCE6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289229C1"/>
+    <w:nsid w:val="2402085A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07CD93E"/>
+    <w:tmpl w:val="B7328DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298A3EA7"/>
+    <w:nsid w:val="2616571B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20D016AA"/>
+    <w:tmpl w:val="895C1AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366D28EB"/>
+    <w:nsid w:val="265A7BB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0561562"/>
+    <w:tmpl w:val="A1C48A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391F2305"/>
+    <w:nsid w:val="27D833B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61BAB4B2"/>
+    <w:tmpl w:val="8D4624B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D58099E"/>
+    <w:nsid w:val="295E3515"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CEA2F72"/>
+    <w:tmpl w:val="2BFCAA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E020F4D"/>
+    <w:nsid w:val="37B26773"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5A4318C"/>
+    <w:tmpl w:val="4F9EEDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E45771"/>
+    <w:nsid w:val="38F66A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5AEBF4"/>
+    <w:tmpl w:val="03485CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47066E50"/>
+    <w:nsid w:val="3FF436DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6FE4F6E"/>
+    <w:tmpl w:val="A07EB2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="471D5C01"/>
+    <w:nsid w:val="42AB6E31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF72BED2"/>
+    <w:tmpl w:val="227E94E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47844D80"/>
+    <w:nsid w:val="4C646140"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9D072C2"/>
+    <w:tmpl w:val="F84E52C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DFA407A"/>
+    <w:nsid w:val="4D311C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC5E506C"/>
+    <w:tmpl w:val="723AB402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EBF38C1"/>
+    <w:nsid w:val="4ECA5640"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E774D73C"/>
+    <w:tmpl w:val="41A819CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED17EED"/>
+    <w:nsid w:val="4F0A02FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A908D14"/>
+    <w:tmpl w:val="C4F45E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F901724"/>
+    <w:nsid w:val="512F4637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAB87D82"/>
+    <w:tmpl w:val="45E4AB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBC3382"/>
+    <w:nsid w:val="51D766FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD70E556"/>
+    <w:tmpl w:val="C652DD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C93983"/>
+    <w:nsid w:val="54D659ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA58C0C2"/>
+    <w:tmpl w:val="CA189FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5398373A"/>
+    <w:nsid w:val="57790667"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="893A1E6A"/>
+    <w:tmpl w:val="0264321C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5534003E"/>
+    <w:nsid w:val="598E6379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A28AA2"/>
+    <w:tmpl w:val="69988086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57437233"/>
+    <w:nsid w:val="5B896B1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA4E962E"/>
+    <w:tmpl w:val="52C49E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D76839"/>
+    <w:nsid w:val="5F0C1F87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FA6BA22"/>
+    <w:tmpl w:val="C51650D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5A5664"/>
+    <w:nsid w:val="608F2C2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0576CF20"/>
+    <w:tmpl w:val="AA089FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE86960"/>
+    <w:nsid w:val="61E309FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAB6511E"/>
+    <w:tmpl w:val="C5C25264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E69378E"/>
+    <w:nsid w:val="6392326C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9134E83A"/>
+    <w:tmpl w:val="FB1849BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E79208D"/>
+    <w:nsid w:val="646F36F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E728ADE0"/>
+    <w:tmpl w:val="8B166A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D51FF3"/>
+    <w:nsid w:val="69B92B06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="619C1AFE"/>
+    <w:tmpl w:val="41ACE696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67267A13"/>
+    <w:nsid w:val="6A923F8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5AEBF4"/>
+    <w:tmpl w:val="697C1FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3C5C06"/>
+    <w:nsid w:val="6B80631F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE4A2A0C"/>
+    <w:tmpl w:val="6F2EB27A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4F13C8"/>
+    <w:nsid w:val="6DC434A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF4A426C"/>
+    <w:tmpl w:val="587CFA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6B2730"/>
+    <w:nsid w:val="6EA157BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="180A87C2"/>
+    <w:tmpl w:val="F6967806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA562F3"/>
+    <w:nsid w:val="6F816F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="592200EA"/>
+    <w:tmpl w:val="260CE3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB95940"/>
+    <w:nsid w:val="6FDB73B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83D287E6"/>
+    <w:tmpl w:val="D5000D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B12906"/>
+    <w:nsid w:val="76486811"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB2C2D18"/>
+    <w:tmpl w:val="EFB0F34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789C438F"/>
+    <w:nsid w:val="77B95881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69066DD6"/>
+    <w:tmpl w:val="EBD28700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B75746"/>
+    <w:nsid w:val="7AC066CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A15EFB7A"/>
+    <w:tmpl w:val="FADA31C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2728D9"/>
+    <w:nsid w:val="7B4720BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AF461D8"/>
+    <w:tmpl w:val="07DA9D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
-[...52 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="31">
-[...2 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="34">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3499,66 +3499,66 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="009721DB"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B40EDD"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
@@ -4637,61 +4637,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009721DB"/>
+    <w:rsid w:val="00B40EDD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009721DB"/>
+    <w:rsid w:val="00B40EDD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4977,51 +4977,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA5AE10-95F2-473C-914A-F425E3198B5F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B486E8E-F86F-4F7B-AE09-60AEBC26B771}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>384</Words>
   <Characters>2193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>