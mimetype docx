--- v0 (2026-07-08)
+++ v1 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="318887F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0A677D7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C91AEC">
+            <w:r w:rsidRPr="000A3E04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李春</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5DD41EF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+          <w:p w14:paraId="706EB16B" w14:textId="3F45F1D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C91AEC">
+            <w:r w:rsidRPr="000A3E04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2DB3B6BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+          <w:p w14:paraId="6199424A" w14:textId="795A8463" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C91AEC">
+            <w:r w:rsidRPr="000A3E04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1020 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6275D9BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+          <w:p w14:paraId="4F910ACA" w14:textId="2095C347" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C91AEC">
+            <w:r w:rsidRPr="000A3E04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jason.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="308D2EF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="63565DAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="334E7EDC" wp14:editId="4F011718">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03549310" wp14:editId="316E05A2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,66 +240,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5E2EC4CE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C91AEC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C713144" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000A3E04" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C91AEC">
+            <w:r w:rsidRPr="000A3E04">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>李春律师的执业领域是公司、金融商事争议解决及破产。李律师擅长处理包括公司、金融、合同以及破产等方面的法律实务问题。</w:t>
+              <w:t>李春律师的执业领域是公司法、合同法以及金融法领域的争议和破产法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3CBFDD" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3E9C434B" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1315 +438,1503 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EE441C" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="6A0B17A6" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>在</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="4F713DA7" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>李律师擅长处理包括公司法、合同法、金融法律等领域争议的诉讼</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/仲裁实务以及复杂破产法律实务问题。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EAC81D" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA3E44C" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="6E47360E" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>公司法方向</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BA3D8B2" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>诉讼代表性案例</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0F00F7" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家大型国有资产管理公司在安徽法院涉提起涉及上市公司股权处置的股东会决议效力诉讼，并获得终审胜诉判决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14610E51" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家外资基金，在最高法院商事法庭处理其就某汽车生产企业股权转让交易项下的巨额转让价款针对保证人提起的一审诉讼案件，取得法院支持诉讼请求的胜诉判决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0432618D" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家外资公司在安徽法院应对并购标的公司债权人提起的损害赔偿诉讼，并获得二审法院改判一审判决的终审胜诉判决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1071455C" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家民营航空公司，在最高法院处理一起公司对外担保效力的二审诉讼案件，获得二审否定航空公司需要承担保证责任、驳回原告相应诉讼请求的改判终审判决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C2BC5A" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家港资公司在上海法院提起隐名出资约定下的清算收益分配诉讼，并获得全额胜诉判决及全额清偿</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F9775BB" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家国有私募基金，在北京高院针对暴风集团提起金额超过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7亿元的跨国并购股权转让损害赔偿诉讼，通过向最高法院提起上诉获得二审裁定撤销对私募基金不利的原审判决、发回重审的阶段性结论，案件最终获得北京高院重审支持70%损害赔偿请求的生效判决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE76604" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一国内大型民企就中外合资企业中的股东分红、回购争议提供谈判及诉讼方案咨询服务，并以全额受偿和解</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45C1DD8B" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家民营航空公司，针对原二审法院要求航空公司赔偿高管原告股权激励款项</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4,600余万元的生效判决，向广西高院提起再审申请，并获得广西高院撤销原二审判决、发回重审裁定，重审一、二审法院审理后的最终生效判决确认航空公司赔偿高管1000万余元，获得减损额3600万元的有利结果；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6EAF05" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>为一家知名国企就上市公司恶意收购事宜召开的董事会会议效力争议提供诉讼方案的咨询和建议</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24EC8121" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家大型民营投资集团，在云南法院应对航空公司股权并购交易中原股东起诉的股权转让系列争议，获得法院支持投资集团主张的各案胜诉判决后与原股东各方进行整体商业和解；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B614181" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家大型投资集团处理云南法院受理的原股东起诉的航空公司股权转让系列案件，获得各案胜诉判决后与原股东各方进行整体商业和解</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="548A2038" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家民营互联网公司，在上海法院就某有影响力的商业报刊系列报道引发的商誉侵权案件提起诉讼，获得上海法院发布的、非知识产权案件中首例要求被告在诉讼中不得进行类似报道的行为保全禁令，并最终获得二审法院判决支持被告停止侵权和损害赔偿的胜诉判决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65192F21" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家私募股权投资基金处理涉及第三方支付公司股权连环转让的仲裁争议，获得相对方全额支付仲裁请求金额的裁决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="088DD1EB" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家国有私募基金，在上海法院处理其与某上市公司及其董事之间的限售股解禁诉讼，通过法院调解实现了限售股解禁的要求；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9312C6" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表一家香港公司处理其与合资公司中方股东之间、与合资公司之间的系列争议案件，并已获得大部分案件的终审胜诉判决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EA4E7AF" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表一家国有证券公司，在上海法院处理其与某上市公司之间的限售股解禁诉讼，通过上海法院首例支持限售股解禁并赔偿损失的判决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D215FF2" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表一家民营控股集团在上海仲裁委处理其与一家上市公司之间涉及业绩对赌的并购交易仲裁程序，该等交易同时导致了一起重大刑事争议案件</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家香港上市地产公司，在上海法院处理其与合资公司</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/中方股东之间的关联借款争议，获得二审改判一审的胜诉判决，并获得全额受偿；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB23254" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>金融法方向</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家香港上市地产公司，在上海法院处理其与某上海国有集团合作土地开发协议诉讼，获得胜诉判决及相对方的全额清偿；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F87DECA" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某外资银行处理中国贸仲委审理的多起金融衍生品争议仲裁，并获得全部案件的胜诉裁决</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A股上市地产公司，在上海法院针对租赁合同相对方的股东提起减资逃债侵权诉讼，获得二审终审胜诉判决支持全额赔偿；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789E23EE" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某外资银行在天津高院和最高院进行大额贷款诉讼，获得终审胜诉判决</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表某大型国有银行，在上海法院和新加坡法院处理其与某大型石化集团境外公司之间的信用证欺诈</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/支付平行诉讼，案件涉及底层虚假的大宗商品循环贸易（刑事诈骗）以及信用证开证申请人在日本的破产重整程序，最终以各司法程序全案和解结案；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D852BE5" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某信托公司处理在北京仲裁委审理巨额借款仲裁案件，获得胜诉裁决</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家公募基金子公司，在上海法院处理国内首例因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ABS发行人虚假陈述引发的管理人责任诉讼，首案目前正在上海高院二审审理过程中，其余案件在浙江法院一审过程中；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16217379" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某金融资产管理公司在上海法院申请取得金额巨大的实现担保物权裁定</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家证券公司，在北京法院、广州法院、武汉法院应对个人及机构投资者提起的主板市场和新三板的证券虚假陈述侵权诉讼。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41EB233E" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表多家大型证券公司在各地法院处理股份质押回购交易诉讼</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6113CA59" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>仲裁代表性案例</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18887CB2" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某资管公司在上海国仲针对某证券公司提起资产管理合同争议，并获得全额胜诉裁决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11DED058" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某外资银行，在中国贸仲处理其与不同客户之间的十起场外外汇衍生品合同终止应付额款项追索争议案件，除一起案件获得支持的金额比例较低外，其余九起案件获得仲裁机构支持全部或者绝大部分请求金额的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354CE814" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表一家私募投资人在上海法院针对某上市公司实际控制人提起投资回购诉讼，获得二审终审胜诉判决</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4CB448DD" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某央企下属大宗商品贸易公司，在中国贸仲针对境内一家民营集团公司提起的合同货款追索仲裁，获得仲裁机构全额支持货款本息的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BAF6EF" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>为一国内个人客户在银行高管欺诈行为导致巨额损失案件中提供包括民事诉讼、行政投诉、复议等全程法律服务</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08A61765" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某国有上市公司旗下酒店项目公司，在中国贸仲应对酒店管理方提起的合同解除损害赔偿仲裁，获得仲裁机构驳回仲裁申请人半数以上损失赔偿请求的有利裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD188C9" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表某证券公司在多地法院处理主板市场和新三板的证券虚假陈述侵权诉讼</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EB94975" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某外资基金的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>GP，在中国贸仲处理其与基金LP之间的不当得利争议，获得支持客户全部诉求的胜诉裁决并经强制执行全额清偿；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C83651" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表一家国有大型银行旗下资管公司处理在深圳法院进行的一起境外债券违约诉讼</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D20972E" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某外资基金，在中国贸仲处理其就某汽车生产企业股权转让交易项下的巨额转让价款支付事宜提起的仲裁程序，获得支持全部请求的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13002965" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表某证券公司和信托公司处理一起在上海法院进行的</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="6DD0B124" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>代表某医药公司创始人团队，在中国贸仲应对医药公司某股东提起的要求宣告创始人团队在境外发行股份交易行为无效的仲裁，获得仲裁机构支持股份发行行为有效的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09EFC7CA" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>正代表某私募基金在北京法院针对暴风集团提起金额巨大的违约损害赔偿诉讼</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家私募股权投资基金，处理涉及第三方支付公司股权并购交易的上海国际仲裁中心争议程序，获得相对方全额支付仲裁请求金额的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D66EE8" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>其他典型案例</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+        <w:t>代表一家数字健康国际知名独角兽企业，在上海国际仲裁中心提起因并购交易转让方违约产生的纠纷，案件以相对方承诺继续履约达成和解结案；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F1C12B" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>代表一家数字健康国际知名独角兽企业，在上海国际仲裁中心应对被投资公司原股东提起的股权转让价款支付诉求</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/提起要求原股东承担违约责任的反请求，案件以双方和解结案；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550A56BF" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某资管公司，在上海国际仲裁中心针对某证券公司提起资产管理合同争议，并获得由该证券公司全额赔偿损失的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C0DBF9" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家公募基金公司，应对某投资机构在上海国际仲裁中心提起的损害赔偿争议，并获得驳回申请人全部仲裁申请的胜诉裁决；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E415A3" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家民营控股集团，在上海仲裁委应对其与一家上市公司之间涉及业绩对赌的并购交易仲裁程序，该等交易同时导致了一起重大刑事争议案件，该案以申请人撤诉结案；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0788A785" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表一家公募基金公司，在上海仲裁委应对诸多个人投资者提起的资管合同损害赔偿纠纷，部分案件获得驳回投资者诉请的裁决、其余部分案件投资者撤案；</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EF18E8" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>代表一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C91AEC">
-[...73 lines deleted...]
-    <w:p w14:paraId="6BD5DE50" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A股上市公司，在杭州仲裁委处理其对外出租的星级酒店租赁合同租金支付及合同解除仲裁，审理过程中取得浙江法院的行为保全禁令，最终获得胜诉裁决、清退承租人及租金全额清偿。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11667295" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7074D007" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="05900E88" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F65D7EA" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+    <w:p w14:paraId="1AC915E1" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>华东政法大学，法学硕士</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4BA5F" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664CDC3A" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="60B0720C" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F625D7" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="17B038D5" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海仲裁委仲裁员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A43F0BE" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+    <w:p w14:paraId="01F3E33D" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>上海国际经济贸易仲裁委员会仲裁员</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC83448" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国国际经济贸易仲裁委员会仲裁员</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A57B35" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>其他信息</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="442FE9CF" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
+        <w:t>职业背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051BD339" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>在</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2012年底加入本所之前，李律师在上海市法院系统工作超过十五年。加入本所之后，李律师为客户处理涉及公司法、合同法和金融法领域复杂案件的诉讼和仲裁事宜，并代表金融机构客户作为债权人参与债务人的大型破产案件。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6386C45F" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C91AEC">
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>其他信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49251F78" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59789F2E" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="1BDA02B1" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">承担最高院审判疑难丛书《股权转让纠纷》相应章节的撰写任务 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C15C21" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="3F5A7E96" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与最高院重大课题《关联企业合并破产问题研究》调研，并执笔课题报告相关章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EA85CC" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="063F07BA" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">在国内法学及金融刊物上公开发表论文三十余篇，包括： </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E28578B" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="0C001B6B" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">程序法律研究   《民事诉讼缺席审判制度应用问题研究》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB72355" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="10EE33F2" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《约定诉讼或仲裁可选的仲裁条款效力探讨》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CC6BA0" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="46973150" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从新破产法谈破产债权审查确认程序的完善》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07243410" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="4A28EFBC" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《与破产企业有关的实体争议管辖问题初论》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00006C32" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="751E606F" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">实体法律研究   《试论司法程序对名誉权侵权构成的影响》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A087C" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="0349ABC8" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《第三人实施侵权行为时经营者的安全保障义务-从合同法到侵权法》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEC6D55" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="732E754A" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《涉外民商事合同关系中的法律选择协议》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387D2BCC" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="1B1B91B3" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国利率市场化改革及对审判实践的影响》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BADEB69" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="7DFD8FD5" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《银行提前收回贷款问题研究》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BB709A" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="5A424FE7" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《试论银行业务实践中的授信额度合同》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BCB5E5" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="02A825F0" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《金融危机背景下银行不良债权转让的金融法思考》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23EF52AF" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="4497016B" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《银行信贷业务中的利息法律实务问题研究》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5238002C" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="5894B13C" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《涉港融资租赁合同法律关系的认定与处理》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C9A82E" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="0117DED0" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《股权转让未经登记时股权受让人的权利救济》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B91D990" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="6B199FB0" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《公司解散清算向破产清算转换中的法律问题》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30079FFB" w14:textId="77777777" w:rsidR="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="1318088E" w14:textId="77777777" w:rsidR="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《劳动者对用人单位提前解散决议的异议权利》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="710CEE1E" w:rsidR="00A46A04" w:rsidRPr="00C91AEC" w:rsidRDefault="00C91AEC" w:rsidP="00C91AEC">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00C91AEC">
+    <w:p w14:paraId="4F0A196B" w14:textId="36DCBE10" w:rsidR="00A46A04" w:rsidRPr="000A3E04" w:rsidRDefault="000A3E04" w:rsidP="000A3E04">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A3E04">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《劳动者在合同履行期间要求集体协商的程序权利保障》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C91AEC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000A3E04" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1952,1245 +2140,1414 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06436840"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EF67016"/>
+    <w:nsid w:val="012B0FA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A11C38C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AA44EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B388E7C6"/>
+    <w:nsid w:val="04560D51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9E80156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072B22DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9B014DA"/>
+    <w:nsid w:val="0B9E6DA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62AA678C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08817686"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5BBE0974"/>
+    <w:nsid w:val="0C345148"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E74432E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0140E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09485606"/>
+    <w:nsid w:val="0D5229AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B5A6B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6B15FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C3A1B54"/>
+    <w:nsid w:val="116A3FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="536CA5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C00541"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABD2078A"/>
+    <w:nsid w:val="12B26C8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46EC4522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BD0368"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEB0722C"/>
+    <w:nsid w:val="176E12E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B46C0940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174A2D9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEFC8E7A"/>
+    <w:nsid w:val="190638A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="016CD61A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1811008D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A4045E0"/>
+    <w:nsid w:val="1B0551EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6C21482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A347439"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC34B35E"/>
+    <w:nsid w:val="1C3D77E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7060B64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE72CAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D4EA568"/>
+    <w:nsid w:val="1E387D2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="237EE65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBF773D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B3ACE62"/>
+    <w:nsid w:val="1FAD76D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB10506E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E671C86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5142C47C"/>
+    <w:nsid w:val="2396655B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD24B36C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D76A6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="496296A6"/>
+    <w:nsid w:val="273C68BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E54C044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24825250"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="280CCC5C"/>
+    <w:nsid w:val="28807B85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DF67126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2696773C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A32740E"/>
+    <w:nsid w:val="29F26F00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="659C8676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B64453"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F32099E"/>
+    <w:nsid w:val="2CB3140D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06BCBEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281978E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC28A744"/>
+    <w:nsid w:val="2FDA76A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02164320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29706ED2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6441056"/>
+    <w:nsid w:val="32E40493"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3BEE8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A776338"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1E04F0C"/>
+    <w:nsid w:val="335507DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06622D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB63BE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DF268C6"/>
+    <w:nsid w:val="365B0895"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DE6B388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8C44C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC54344E"/>
+    <w:nsid w:val="371731B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="779296C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CB7D5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA20AB0C"/>
+    <w:nsid w:val="386A6A06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="475AAF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D1434E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="182EDD4C"/>
+    <w:nsid w:val="39330A24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1AE07B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF27B50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB28A3F8"/>
+    <w:nsid w:val="3D953A59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A406F7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3465B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2EC2B54"/>
+    <w:nsid w:val="3EAA44B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17CC7260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DDA1D09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B725182"/>
+    <w:nsid w:val="41FA4B0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97F87D58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F142116"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F10D5E0"/>
+    <w:nsid w:val="42197A92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FD81436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="408B44EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="302ECEE4"/>
+    <w:nsid w:val="44AF34F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C9E24C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4415136E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDF6FFB4"/>
+    <w:nsid w:val="4558081A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A403232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F80E65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0EA07DC"/>
+    <w:nsid w:val="4767088B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3222C830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466D771D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96B8BDFE"/>
+    <w:nsid w:val="497B2CE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17765496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D84D45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67E8CD28"/>
+    <w:nsid w:val="4C286E00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="266C6F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC4021D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E92EA82"/>
+    <w:nsid w:val="4C5101E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE6454F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53830758"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29BC744E"/>
+    <w:nsid w:val="4D9925B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC6A42CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E67BAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6F6A248"/>
+    <w:nsid w:val="4DA16B9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0BA7BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5E3D73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="678279F6"/>
+    <w:nsid w:val="51201031"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C90406E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D402E50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="302ECEE4"/>
+    <w:nsid w:val="55A73271"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="511052E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="622A262C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF16BD7A"/>
+    <w:nsid w:val="5782564A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FCA1E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D313BAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81EA8772"/>
+    <w:nsid w:val="59D4539E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F2CFB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70467C33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="939070D4"/>
+    <w:nsid w:val="5EA41324"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AE6F9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DD7DAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AD81148"/>
+    <w:nsid w:val="64BA7B3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC08195E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7730370F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="644ACFD6"/>
+    <w:nsid w:val="65BD478E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75A6D0D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A781B9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AF47776"/>
+    <w:nsid w:val="69FF1BA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AE6F9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5D6028"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEE0CF44"/>
+    <w:nsid w:val="6FCF38A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF8E1E64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC74B4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A700D5E"/>
+    <w:nsid w:val="731B2CAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3E8DED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E8F75DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85AA4FFE"/>
+    <w:nsid w:val="77281944"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42701C12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777E73E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B70E71C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3929AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBB8CFF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9877B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45CC21E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6E6763"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B8E0D96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D143916"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B93E08AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D7379E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6250ED94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DFD16D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B322958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18">
-[...89 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="48"/>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
+    <w:rsid w:val="000A3E04"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -3265,51 +3622,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C91AEC"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4380,61 +4736,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C91AEC"/>
+    <w:rsid w:val="000A3E04"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C91AEC"/>
+    <w:rsid w:val="000A3E04"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4720,66 +5076,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C1C5B8-1C44-4780-9CEA-A4BA314EE9F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61E1645C-A9F4-4363-B66A-BD758A9779D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>291</Words>
-  <Characters>1665</Characters>
+  <Words>454</Words>
+  <Characters>2592</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1953</CharactersWithSpaces>
+  <CharactersWithSpaces>3040</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>