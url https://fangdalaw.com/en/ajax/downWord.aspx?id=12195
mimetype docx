--- v0 (2026-08-06)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="11DA16EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="00006430">
+          <w:p w14:paraId="2C4F11E8" w14:textId="763707DD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLAN CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="76ADEA44" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="00006430">
+          <w:p w14:paraId="706EB16B" w14:textId="38359C87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="09013C0D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="00006430">
+          <w:p w14:paraId="6199424A" w14:textId="7BC2A89A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0F697041" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="00006430">
+          <w:p w14:paraId="4F910ACA" w14:textId="75CB19AC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="32BD2953" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3C2DD54E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DE72FBE" wp14:editId="0E5A8099">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="455CDAD7" wp14:editId="2BB2CDD7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5B04238F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00006430" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0BA4D3E6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DD0DD4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00006430">
+            <w:r w:rsidRPr="00DD0DD4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION (ESPECIALLY CORPORATE DISPUTES AND FINANCIAL DISPUTES) AND IN INSOLVENCY AND RESTRUCTURING.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58049C25" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6DBE4400" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1780 +456,1780 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B5453D" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="765E38B6" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257D68F3" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="365A1FE1" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577754A8" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="04A076D9" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major Japanese construction material company in a complex, high-value, trans-jurisdictional dispute arising from the financial manipulation by the founders of a domestic sanitary ware company indirectly acquired by the company, included representing the company in filing tort litigation against the founders of the target company before the High Court of Fujian, assisting the company in successfully obtaining a Mareva injunction in Hong Kong in support of parallel German litigation proceedings, assisting the company in related litigation and arbitration proceedings in other jurisdictions, and participating in the bankruptcy restructuring proceedings of the target company on behalf of the company as the largest creditor as well as the largest debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C456CF1" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="49E197FE" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known private equity fund when the management of an acquired Japanese company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Chinese subsidiary refused to be replaced, involved restoring control over the PRC subsidiary, releasing the management from their duties, removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the former management, and acting in related legal proceedings including a derivative action to recover the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties, administrative litigation brought by the former management to dispute the change of registration by the AIC, labor arbitration and litigation with the former management and other employees over wrongful termination, a defamation lawsuit brought by the former management, and tort litigation brought against the former management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03836001" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="5F0025A3" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic large-scale investment fund in a series of disputes with its joint venture partner arising from an RMB 10 billion investment in companies incorporated in mainland China, Hong Kong and Japan, included defending two mainland China lawsuits filed by the joint venture partner over the validity of board resolutions and obtaining an injunction in Hong Kong to restrain the directors appointed by the joint venture partner from acting on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57415AAA" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="5F2E575E" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed real estate group affiliated with a central state-owned company in its dispute with the 49% shareholder of an acquired project company arising from the minority shareholder seeking to terminate the original SPA, involved acting in a series of disputes over management and control of the target company and in HKIAC arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628B6746" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="03CBB0EE" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in a dispute arising from its acquisition of a Korean apparel brand, included defending the company in a lawsuit brought by the seller and filing counterclaims</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E425E45" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="63A8DC8F" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese entrepreneur in an appellate proceeding before the Supreme Court of PRC to successfully overturn the first instance judgment rendered by the High Court of Guangxi in a dispute arising from the acquisition of a real estate project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E487F87" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="41220840" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-listed company in defending against a dispute arising over the value adjustment mechanism in the sale of a domestic company to a domestic listed company as one of the sellers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C0E059" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="6AB41AFA" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major French pharmaceutical company in its disputes with a group of nationwide distributors of an acquired domestic pharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CE50E7" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="04B0BE4A" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong PE fund in its dispute with the founder of a forestry portfolio company over accounting fraud, involved filing a criminal complaint against the founder and litigating the shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right to company information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B32DF11" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="50715038" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised companies in various transactions on various PRC legal issues, such as dispute resolution venue selection, insolvency, corporate governance, exit mechanisms, non-competes, compliance and employment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1231466E" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="52B0BA15" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE1C487" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="427D3779" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a policy bank in recovering a project loan extended to a domestic company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power generation project in Europe, involved participating in litigation and bankruptcy proceedings in Italy, Luxembourg, Hong Kong and mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47997786" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="6436CAB0" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known US non-performing asset disposal fund in a long-lasting financial loan litigation involving criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447751C4" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="6AEC72B1" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major central state-owned company in a series of trade financing disputes with a Fortune 500 private conglomerate, with the disputed amount exceeding RMB 2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1585C1E4" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="205D14F2" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known securities company in the legal proceedings against JIA Yueting and JIA Yuemin arising from defaults of stock collateral loans, included participating in litigation and enforcing notarized debt instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0885B5A0" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="72DFA4EA" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European financing lease company in successfully recovering the company's full RMB 40 million claim in a SHIAC arbitration and in the subsequent judicial arbitral enforcement action against an equipment manufacturer that provided a payment guaranty for lessees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797A3974" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="58A70C60" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided daily legal advice to the fund trusteeship department of a well-known securities company in its various disputes with investors and fund managers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A61E8BB" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="0CC68B0D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a policy bank in the reorganization of defaulted aircraft financing loans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EF1E56" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="5CF063C1" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a well-known multinational investment bank in a series of contentious transactions of equity interests in a public fund management company in which the bank is the majority shareholder, included acting in an auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests in the bankruptcy proceedings, a competitive bidding of another state-owned shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests at CBEX, and a court-sponsored auction of another shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEB9A06" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="67AA2814" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the general partner of a successful PE fund in a dispute with the limited partners arising from the liquidation of the PE fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51378D77" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="51BAFD8B" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate governance disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6847E61A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="71F4DE63" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a red chip software company in its decade-long-USD-100-million dispute arising from its joint venture with a well-known Hong Kong company, included: representing the company in several CIETAC arbitrations, in litigation before the Supreme Court of PRC and the High Court of Jiangsu, and in compulsory liquidation proceedings of the joint venture company; and advising the company on PRC law issues in several Hong Kong litigation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251C559E" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="110C6DD5" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Resources in dealing with the disputes arising from corporate control of Vanke</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEDAA67" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="4AE0AD77" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in disputes with Wahaha on a trademark and their joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DF1696" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="00FE261D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European shipping company in litigation before the High Court of Hubei against its Chinese joint venture partner on the termination of their joint venture contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CBF905" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="09E71DD9" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong industrial company in the petition for compulsory liquidation of a joint venture company and in the subsequent CIETAC arbitration against its Chinese partners of the joint venture company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ECA4A4" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="557362DD" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong real estate developer in its joint venture dispute in a project company with its joint venture partner, a local state-owned company, which involved litigation raised by the joint venture partner against the developer and the general manager of the project company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4608E053" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="2F8306EE" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major French advertising company in its dispute with the founders of an acquired company retained to act as management, involved removing the legal representative from the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against and conducting settlement negotiations with the founders, defending the company against a lawsuit brought by the founders' affiliate claiming breach of fiduciary duty, and defending the company against a lawsuit brought by the founders to challenge the board resolution that removed them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4245CD" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="42A5FACD" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Chinese entrepreneur in a dispute with a well-known US company that had acquired the office supply company established by the entrepreneur and that had retained the entrepreneur as the chairman of the board of directors, included representing the entrepreneur in litigation with the acquired company for wrongful termination, breach of fiduciary duty and control of the corporate seal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFC39F4" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="3DA0DBC3" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a US fitness equipment company in its dispute with the managing director</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>legal rep of its PRC subsidiary, involved removing the legal representative from the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s registration, filing a criminal complaint against the legal representative, conducting a mass layoff in the subsidiary, and representing the company in corresponding legal proceedings including an administrative reconsideration and lawsuit against the AIC and the related labor arbitration and litigation with the ex-employee for wrongful termination and recovery of the subsidiary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED42E7A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="0672B28D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese listed company in petitioning for compulsory dissolution and liquidation of a joint venture company due to its dispute with the local partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7BCD5E" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="758EEAC3" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German industrial company in litigation against the general manager of its Chinese subsidiary for breach of fiduciary duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02766552" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7D9E691D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on corporate governance issues, such as contentious replacement of directors and officers, resignation of directors, board meetings and shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> meetings, and director and officer liabilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2324710E" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="62D8997E" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Insolvency, restructuring and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C35147" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="49797E60" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a core member of the bankruptcy administrators or liquidators appointed by various courts in Shanghai in bankruptcy and compulsory liquidation proceedings for private, foreign-funded and state-owned companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEA9AB8" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="1FE0A1B5" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various companies as creditors or shareholders in bankruptcy and compulsory liquidation proceedings before courts in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1A5EA8" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7387697F" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABN AMRO as a major creditor in participating in the bankruptcy proceedings of several Taizinai Group companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636BC1D9" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="3DF6F873" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted Ernest &amp; Young, PwC, KPMG, Deloitte and Grant Thorton acting as receivers, liquidators and trustees of various Hong Kong, BVI and Cayman Island companies in the takeover and disposal of the companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> domestic assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858A0EB" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="4111203A" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a major US multinational company in the dissolution and liquidation of several domestic joint venture companies and in the related disputes with the respective Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF1A7E6" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="48C4A118" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised KSS on its acquisition of Takata out of cross-border bankruptcies in the US and Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD7BDED" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="05373A9D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Family law disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F7C89A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="1186C103" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the executors of a deceased entrepreneur in execution of the entrepreneur's will and in the disputes with the foreign joint venture partner of a joint venture company in which the entrepreneur held minority equity interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FF9605" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="43D91213" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a founder of an apparel company going public in defending the founder against a claim by the founder's former spouse over the founder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s shares in the company and in litigating over undisclosed assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68506A73" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="0BC048F3" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an heir to an entrepreneur, the actual controller and founder of a listed company, in a series of disputes with other heirs and other shareholders of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E5373" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="628B6361" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the widow and the eldest son of a Taiwanese entrepreneur in disputes with the entrepreneur's other offspring in several mainland China courts over control of a manufacturing company owned by the entrepreneur and valued at RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DBC8A5" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00006430">
+    <w:p w14:paraId="71B38960" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General commecial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598058CE" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7510796D" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European industrial gas company in CIETAC arbitration against a gas purchaser regarding a long-term gas supply contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2116EC" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7B6DADCD" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a European industrial company in several CIETAC arbitrations and court litigations against buyers in connection with disputes under equipment sales contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47BF48EA" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="0C3CC094" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a county government in a central province of China in a PPP project dispute brought before the provincial High Court and the Circuit Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799B98C0" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7D66EDD6" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a victim of the Qingdao port fraud in the enforcement proceedings of the civil part of the criminal judgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C74D7A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="3692C698" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a subsidiary of a major central state-owned enterprise to enforce as the injured party the civil part of a criminal judgment, file an insurance claim against the insurance company, and deal with the civil claim against the criminal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s employer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388CDC09" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="4DA373A5" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a distributor of a luxury car brand in a series of lawsuits before the courts in Guangzhou and Shenzhen arising from an insurance cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256276AD" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7180C12C" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a TMT unicorn company in a defamation lawsuit against an independently operated social media account</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23231250" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="20E74F8C" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in a product liability litigation with its supplier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C4516F" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="65A5F1D9" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a top media and entertainment company in a series of lawsuits initiated by a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional consumer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E8506A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="1F74C330" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park in a premises liability claim brought by a customer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C8874D" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="733F0267" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known theme park to defend a claim raised by a customer challenging park policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC2C24A" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="22085EA1" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DFC6C9" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="0D806B5E" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (Shanghai), LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766B21DE" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="2B21263E" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE82677" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="2F690E32" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC (2007)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2E318B" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="2094209F" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DE3505" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7F1FB713" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080DD5AE" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="6C0C64E5" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B89C0C6" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="7DC8DA26" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224A9E04" w14:textId="77777777" w:rsidR="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="68ECF7EA" w14:textId="77777777" w:rsidR="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="50E77F56" w:rsidR="00686369" w:rsidRPr="00006430" w:rsidRDefault="00006430" w:rsidP="00006430">
+    <w:p w14:paraId="5567FC3C" w14:textId="360AC3E2" w:rsidR="00686369" w:rsidRPr="00DD0DD4" w:rsidRDefault="00DD0DD4" w:rsidP="00DD0DD4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Selected by the Ministry of Justice for listing among China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00006430">
+      <w:r w:rsidRPr="00DD0DD4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s 1000 Lawyer Talents Handling Foreign-related Matters </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00006430" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DD0DD4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2427,1459 +2427,1458 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00986759"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75AE302C"/>
+    <w:nsid w:val="02552267"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81F4DA3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01275340"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C7CB528"/>
+    <w:nsid w:val="025E120A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE749AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01583A78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1682DE5A"/>
+    <w:nsid w:val="06A62F4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A085610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02354A35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="637051B0"/>
+    <w:nsid w:val="0ABB5212"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFE09E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042A7845"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D82836BC"/>
+    <w:nsid w:val="17793594"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C74DC24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046014DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26DAEBF0"/>
+    <w:nsid w:val="1CA6347A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F000D858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0C09CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11D8D76E"/>
+    <w:nsid w:val="21852BCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F81A9818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D7B4909"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="315AA61E"/>
+    <w:nsid w:val="231D500A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CCC0324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B94129"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44E699DC"/>
+    <w:nsid w:val="23216BEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF6A8C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E70175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35FEC822"/>
+    <w:nsid w:val="237620BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7994C526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AB4E6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8806D6C6"/>
+    <w:nsid w:val="27593AB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="893AE534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153B2BA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="674AFA60"/>
+    <w:nsid w:val="2AD561BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79621726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DA7F79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A8C2CCA"/>
+    <w:nsid w:val="2B230C8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB82418E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17861900"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58EA8CA2"/>
+    <w:nsid w:val="2DD87C46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EE453EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA65B1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B818E73A"/>
+    <w:nsid w:val="2DE145EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2329862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D102CFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D89A0B28"/>
+    <w:nsid w:val="2EBD3B92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EB0C5A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA5445B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C24428B4"/>
+    <w:nsid w:val="3046385E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2E448B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFD55EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21FC3260"/>
+    <w:nsid w:val="331C776B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0E40A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2011680B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EA84396"/>
+    <w:nsid w:val="36C6094D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D7065D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219E547F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="168AF24E"/>
+    <w:nsid w:val="385E3065"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D048DF04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244B0F5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="081ECA94"/>
+    <w:nsid w:val="38C17748"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B79C6AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24BA288B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC6418D6"/>
+    <w:nsid w:val="39094DF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E1C8298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25113432"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5526EDB2"/>
+    <w:nsid w:val="39C75096"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF84EBAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="262F09E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="318047A4"/>
+    <w:nsid w:val="3A871776"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B94FFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287C4C6E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B818E73A"/>
+    <w:nsid w:val="3B5A35D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A2CB5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A16F4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A68A65B4"/>
+    <w:nsid w:val="3B5B5565"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84369884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACF039A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D75A2F12"/>
+    <w:nsid w:val="3D616C4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6110095C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1F59EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA7047D0"/>
+    <w:nsid w:val="3D6477CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="402E787A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D846972"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="392E0B2A"/>
+    <w:nsid w:val="4009595B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9E4C232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300A231D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="706078AA"/>
+    <w:nsid w:val="41186A2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9F89F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35525235"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A12A3A5C"/>
+    <w:nsid w:val="413710D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F55A22FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B1506A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C14E6C52"/>
+    <w:nsid w:val="413B25AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E9859C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2704DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CE642A2"/>
+    <w:nsid w:val="442C1553"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C04C90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7E003F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4EE0A62"/>
+    <w:nsid w:val="48827304"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C0CFD86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C0675A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37A4E172"/>
+    <w:nsid w:val="4929785A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47A4D9D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD7598F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4BC2CA0"/>
+    <w:nsid w:val="50227D88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1F872C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467668F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3E0E154"/>
+    <w:nsid w:val="56EA09C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5416388A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CA63AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EE02A88"/>
+    <w:nsid w:val="5824158D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82A0D6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476D75E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64DA8D58"/>
+    <w:nsid w:val="5A61757B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0992A272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484D7E34"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BB47B20"/>
+    <w:nsid w:val="5C79499F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DFA9966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDF4C67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8E689C0"/>
+    <w:nsid w:val="5E287F6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C40394E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0F7F3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F5283BC"/>
+    <w:nsid w:val="5FCF478C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0346F22A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA85B53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA02A578"/>
+    <w:nsid w:val="61455BB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFC4B448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59251A33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86F4B7A6"/>
+    <w:nsid w:val="61A660DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91D4206C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633540EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="969203CC"/>
+    <w:nsid w:val="627E3AED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="622E06D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C07424"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B81A6444"/>
+    <w:nsid w:val="62DD12B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9FCCA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4B57CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0D4AED6"/>
+    <w:nsid w:val="67DA535F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF8815DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D325FCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB0CCFD8"/>
+    <w:nsid w:val="69C442F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5E26EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703E5748"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3386EF7A"/>
+    <w:nsid w:val="6BC41966"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD64100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720445DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="150A6E5A"/>
+    <w:nsid w:val="6DAF12ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46A21F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73026F02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64962E50"/>
+    <w:nsid w:val="6E102A5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAEA6CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73B943B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E3A40A0"/>
+    <w:nsid w:val="6EF33E8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC108F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75230447"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AF63A5C"/>
+    <w:nsid w:val="6EFC153E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3418F1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75407AB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A300EF0"/>
+    <w:nsid w:val="7A197015"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17AA4D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C547A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="949EE904"/>
+    <w:nsid w:val="7DE21961"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E20C9618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D754555"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E80CAD8A"/>
+    <w:nsid w:val="7DE344BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AEAED40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9F1693"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="118A1732"/>
+    <w:nsid w:val="7DEB77B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC108F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="44"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="28">
-[...5 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="31">
-[...14 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="37">
-[...11 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="56"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00006430"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
@@ -3965,50 +3964,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DD0DD4"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5071,61 +5071,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00006430"/>
+    <w:rsid w:val="00DD0DD4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00006430"/>
+    <w:rsid w:val="00DD0DD4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5409,51 +5409,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B323956E-7DCC-45CA-83A6-89D07C2D3189}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC603BC5-A426-4E07-A3AA-450EEB093C0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1932</Words>
   <Characters>11013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12920</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>