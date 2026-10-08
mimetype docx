--- v0 (2026-07-17)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1DEA2035" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6917B539" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLEN FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="39E253B7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+          <w:p w14:paraId="706EB16B" w14:textId="4D902F21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3AB271BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+          <w:p w14:paraId="6199424A" w14:textId="2F6CD0F8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6AC24CD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C99749C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="604D2F6A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0021E284" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C20CD67" wp14:editId="28A3F3DE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EFB9595" wp14:editId="414BDAED">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3B0A53CE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC514C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="261B7F8E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED0A62" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BC514C">
+            <w:r w:rsidRPr="00ED0A62">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FU SPECIALIZES IN DISPUTE RESOLUTION AND COMPLIANCE, INCLUDING ARBITRATION AND CIVIL LITIGATION CONCERNING COMMERCIAL AND FINANCIAL DISPUTES, CORPORATE CRIME AND GOVERNMENT INVESTIGATION AND ENFORCEMENT, AND GENERAL REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B4A6C0" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="13222699" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1379 +456,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19831707" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2BC78E03" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAAD1D0" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC514C">
+    <w:p w14:paraId="6E73FB79" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC5E1F8" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="772016E5" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European luxury group in PRC litigations before local high court and Supreme Court concerning the dispute over the distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC502C9" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="612CF0C4" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Australian bank in the recognition and enforcement of the SIAC award in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBA1218" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2E6DDBFE" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a CIETAC arbitration concerning the dispute over the repurchase of the shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE2FD66" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="13DDACD6" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a PRC litigation concerning the dispute over a loan agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26404068" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="40839B8A" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German bearing manufacturer in a PRC litigation concerning the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AEB990F" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="0F38F7A7" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading American private equity fund in CIETAC arbitrations and PRC litigations concerning the disputes over the investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B84DA4C" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2B3F4B7C" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint venture fund company in SAC arbitrations concerning the dispute over the asset management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055DB8CF" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5CB3D7EB" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed electro-car company in a PRC litigation concerning the bond dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55844192" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2946C6E5" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC asset management company in the PRC litigations and SHIAC/SAC arbitrations concerning the disputes over the fund management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7D502D" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="7C8BC6BE" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in the PRC litigation concerning the dispute over the rebate contract with its distributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53202258" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5CF57D51" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading compressor manufacturer in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAF4822" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="43151275" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading security equipment company in an SHIAC arbitration concerning the dispute over sales agreement and product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4F7B03" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="3F4B50B6" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European water treatment company and its PRC affiliate in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8226A9" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="376C361E" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European petroleum company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16046B69" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="26DEC7C6" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC hospital investment and management group in PRC litigations concerning the disputes over the transfer of the equities in the private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EA3D4D" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="474F74B8" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the A-share securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9575B4" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2F1F4F9A" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the NEEQ securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20204B22" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="304A2C36" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a former actual controller and chairman of a PRC public company in a class action before the PRC court concerning the misrepresentation in the securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7040B90E" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="528E44F7" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned bank in a PRC litigation concerning the default on the corporate bond issued in Hong Kong and the dispute over the guarantee agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F93E13" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="496F661F" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in PRC litigations concerning the disputes over the security pledge and repurchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03443527" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="0CF200AD" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned mining company in a CIETAC arbitration concerning the dispute over the trade financing agreement and the enforcement of the winning award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E54CE98" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="57598890" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European oil trade company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263796B0" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="77267709" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading air conditioner manufactures in a PRC litigation concerning the dispute over the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EAA51E" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="58F68963" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC logistic company in an SHIAC arbitration concerning the disputes over the share purchase agreement and the valuation adjustment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDED1B3" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="1C2F7520" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned asset management company in a PRC litigation concerning the dispute in relation to the ABS financial derivatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA85BF9" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5A9B987D" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American melting, heating and welding equipment manufacturer in a PRC litigation concerning the dispute in relation to the false capital contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E09742D" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="09C4E074" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American textile company in handling an SIAC arbitration concerning the dispute over the joint venture contract, and represented the same in the recognition and enforcement of the SIAC award in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1320A0F6" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="04BFF565" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading Hong Kong real estate developer in handling various disputes concerning the development of a commercial complex in PRC, including the disputes over the fund and trust agreement, land expropriation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123EB992" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="1E788C78" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading European petroleum company in handling the dispute with its Chinese partner over the joint venture contract, and assisted the same in handling a related Swiss arbitration proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F5B14B" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC514C">
+    <w:p w14:paraId="346D970A" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance and Corporate Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ED1AEE" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="1214D34E" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world major food company in both the administrative and criminal investigation by the PRC food and drug administration and public security bureau in relation to the foods safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D63DCE8" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2B525E70" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading medical device company in an administrative investigation concerning the advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546B9871" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="43FD020D" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading material supplier in an administrative investigation concerning the product quality and advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A596BC" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5DD8C19F" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading water treatment company in an administrative investigation concerning the soil pollution in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A330F23" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="7D725A85" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading entertainment technology company in a criminal case involving smuggling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFF86F4" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="4B0DC143" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-US joint-established real estate development and management company in a criminal case involving the embezzlement and private bribery committed by its executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CB63E2" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="1D6BBCF0" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint-established security company in a criminal case involving the embezzlement and private bribery committed by its former executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9FF9F2" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="6E6340D9" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign suspects in the PRC criminal proceedings involving various personal offences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6A70DB" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="2BE66D1D" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American major catalyst company in an internal investigation involving anti-corruption and unfair competition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E51CAB5" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="51FBDB5A" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading energy company in a criminal case involving the smuggling of solid wastes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA9C818" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="4906EC0D" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a NASDAQ-listed company to conduct an internal investigation onto the financial fraud alleged by a short report, and to prepare an investigation report to the SEC to clarify the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0421DC2A" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="3811445C" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading medical device company in handling the administrative enforcement for the violation of the advertisement law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF7006" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="6311BB78" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading pharmaceutical company in handling the government enforcement involving commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245348D9" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="7B57724A" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an European leading marine parts manufacturer to conduct an internal investigation on corruption issues in China and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2F176A" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5C5E3A39" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading telecommunication company to conduct an internal investigation on corruption and fraud issues in its joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ED57A7" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="02B3A554" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading thermal treatment technology company to conduct the internal investigation on corruption and fraud issues and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33282E88" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="17490947" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F80A56" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="3F75F189" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiaotong University, B.S., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA528D6" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="54CE90A3" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, Minor in Law, 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1C3166" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="715C8442" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BDDE60" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="1A081A0F" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chicago-Kent College of Law, LL.M, 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2E4E8D" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="74C0F393" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAAFE47" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="6C5AF22C" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5783A906" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="63343472" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4402FE86" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="6933DFAF" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CED4D68" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="62D2E04F" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu joined Fangda in 2016.  Before joining the firm, he worked at several major domestic and international firms starting from 2007. He has extensive experience in handling domestic and international disputes, government enforcement, and corporate and white-collar crimes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFCA19F" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="25F69198" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688AEDA3" w14:textId="77777777" w:rsidR="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="6A5FFC88" w14:textId="77777777" w:rsidR="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7AAC39AF" w:rsidR="00686369" w:rsidRPr="00BC514C" w:rsidRDefault="00BC514C" w:rsidP="00BC514C">
+    <w:p w14:paraId="5567FC3C" w14:textId="4E5E8A83" w:rsidR="00686369" w:rsidRPr="00ED0A62" w:rsidRDefault="00ED0A62" w:rsidP="00ED0A62">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu is on the panel of Shanghai Arbitration Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC514C">
+      <w:r w:rsidRPr="00ED0A62">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s arbitrators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC514C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED0A62" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2026,1317 +2026,1317 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01111D11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99585AE4"/>
+    <w:nsid w:val="02BD2CED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64C08AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A75DDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8307920"/>
+    <w:nsid w:val="030B7BC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="114A9188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A033496"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C14E85DE"/>
+    <w:nsid w:val="04AF4DF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC363D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAE296E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F214AFC8"/>
+    <w:nsid w:val="057D44E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1182334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E243101"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E267830"/>
+    <w:nsid w:val="06F81983"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CA8F136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="192420CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86480E04"/>
+    <w:nsid w:val="07410886"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="797ADE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196D1CA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17462F3A"/>
+    <w:nsid w:val="09B100A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DF6E2AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0D224F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1554BDD0"/>
+    <w:nsid w:val="0ABF7450"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9C26528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7E72B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1B65488"/>
+    <w:nsid w:val="0C88674D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCFA3A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B36482"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="354E4B10"/>
+    <w:nsid w:val="0DFF1874"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E9EEC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23290210"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="338CE844"/>
+    <w:nsid w:val="111A57E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B950A07A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237A3C8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="443C1764"/>
+    <w:nsid w:val="113146CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04FCA1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25432673"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D2243CE"/>
+    <w:nsid w:val="16254053"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D427560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB16049"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA6849C4"/>
+    <w:nsid w:val="1652021C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7C2C1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D1A758E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDCA4334"/>
+    <w:nsid w:val="179272F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0006300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBD7395"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EBA137A"/>
+    <w:nsid w:val="187E6014"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F61AD4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312F265A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60C86F3E"/>
+    <w:nsid w:val="1BDD3571"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC365A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313C0222"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC226974"/>
+    <w:nsid w:val="1C2A35AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99BAEBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32F21DA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91D04F02"/>
+    <w:nsid w:val="1C77331D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41A0084A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A040D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CA4B84C"/>
+    <w:nsid w:val="201C7E7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50B0F84C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35263908"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57AA93BC"/>
+    <w:nsid w:val="216F454D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16926264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="364C3038"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20862696"/>
+    <w:nsid w:val="23983F47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37E8232A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36AB7E1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C874828A"/>
+    <w:nsid w:val="258C3428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BE6A018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3712699B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08F27936"/>
+    <w:nsid w:val="27F646ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70EA3C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBE6CF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6754876C"/>
+    <w:nsid w:val="2A733C93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EA8053A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E627FEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCD0BEEE"/>
+    <w:nsid w:val="2CB02A3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3928424E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9451B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCC4643A"/>
+    <w:nsid w:val="2E2458B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A378E180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="404E2EC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C14F49A"/>
+    <w:nsid w:val="2EC2009A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3F0E88E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47640E1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C12C2808"/>
+    <w:nsid w:val="325C3D7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22DA4C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AB650F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC064DD8"/>
+    <w:nsid w:val="34C81C7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEE4EC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C790048"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44A4D5C4"/>
+    <w:nsid w:val="37A62286"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8E0C926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2015E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AED25358"/>
+    <w:nsid w:val="38670FF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D0A29A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EBA0663"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7144D54C"/>
+    <w:nsid w:val="3914054F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2662F202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501910F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F18E9F4A"/>
+    <w:nsid w:val="430678CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D69A60A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B432B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="785A9026"/>
+    <w:nsid w:val="47221A20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37E8232A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54005141"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FB6D040"/>
+    <w:nsid w:val="4FC51093"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92CABC24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="566C4007"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F324220"/>
+    <w:nsid w:val="5007692E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9710A808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FB10F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B269C66"/>
+    <w:nsid w:val="556847A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB12F69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E745991"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D06E460"/>
+    <w:nsid w:val="59334773"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A4E4D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68415F63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A8A6DF2"/>
+    <w:nsid w:val="5A275E47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2738E392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A58042F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D06F6E8"/>
+    <w:nsid w:val="5CE3398B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="433CEB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B8938C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCE8939A"/>
+    <w:nsid w:val="62983482"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFA05988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD54C47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC7C0C14"/>
+    <w:nsid w:val="64C94311"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="938AAB46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E505175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E02EECDC"/>
+    <w:nsid w:val="650C3AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D2C10BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718A11BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9D2A564"/>
+    <w:nsid w:val="68723522"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E46489E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DD68DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B9CA008"/>
+    <w:nsid w:val="6BED25F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4138747A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="778B5391"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="418ADDFE"/>
+    <w:nsid w:val="70C806F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88A811A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BE6D10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B606A156"/>
+    <w:nsid w:val="70ED1025"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="545807E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A027448"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="785A9026"/>
+    <w:nsid w:val="73072926"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B52E16B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AC9482B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF8E65F2"/>
+    <w:nsid w:val="749728A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AEE0CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B357322"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39BC50A4"/>
+    <w:nsid w:val="775122C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C50C5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B523FF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EA441C0"/>
+    <w:nsid w:val="780D4B0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D24D86A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C63233C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8304BE62"/>
+    <w:nsid w:val="7E4E4600"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BD045B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="8">
-[...59 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3456,73 +3456,73 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BC514C"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED0A62"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4574,61 +4574,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC514C"/>
+    <w:rsid w:val="00ED0A62"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC514C"/>
+    <w:rsid w:val="00ED0A62"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4912,51 +4912,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8121FBBA-14EF-460D-AC02-324DD98F11CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0531811-6859-4E6E-8335-2DF7FD01634A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1153</Words>
   <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>