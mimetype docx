--- v0 (2026-08-06)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6681417C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7D47B7E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="07BA20DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+          <w:p w14:paraId="706EB16B" w14:textId="4366CD4B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0A8BB0EE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+          <w:p w14:paraId="6199424A" w14:textId="59DE8EE3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2C0F4A7E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+          <w:p w14:paraId="4F910ACA" w14:textId="4A1C6FBC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0C76D7F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3EB354C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4647CCA9" wp14:editId="2CAACA72">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00C752DF" wp14:editId="59267B18">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="61A987CE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0031557F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3FF74DE6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000F7EAE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0031557F">
+            <w:r w:rsidRPr="000F7EAE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437D5560" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1179F52E" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1124 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C39962D" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="22CDD4FD" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FB256B" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="0DCC14B0" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3819678D" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="195A26C9" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D11BF59" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="28FE9035" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0053EB9E" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="60FD00A3" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4F07CD" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="4584AC3B" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0403202D" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="3179491B" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E111374" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="0A3F32F3" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7B7B3B" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="782FC12B" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7117C408" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5991C525" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730BDDDD" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5AB80B15" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70247DA1" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5C466E52" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3821699B" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="462560AC" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4179CD13" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="48F939B2" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6141D0C0" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5416E3D6" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF56532" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="61FB45D7" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F514EA8" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="6EFDC316" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC91071" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="70FDB1EB" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DF415E" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="1F531B49" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E8301D" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="3256FE27" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6089DFF8" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="197C0487" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5038FA97" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="2B6504AC" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13840862" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="10956EF2" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062B4BD9" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="475562D4" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33063294" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="3F46FA34" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130EAE68" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="7D97C2C2" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77340525" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="213A515D" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EBE341" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="2E8E507D" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6877014E" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="1D4D6CDF" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD9D37E" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="37CFE3E7" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECE4D8E" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="03E16C87" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B836207" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="0B51BBBA" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151FB771" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="7F6E9CA9" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D745FD" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="4DDBAC47" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB50963" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="3039C24F" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB98841" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="7E772E5B" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A23293" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="4FDBEF70" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4ACB08" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="6E4C71A8" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294DF985" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="669918C4" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1C1A35" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="53D6514D" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298837B7" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="459BBB16" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D534F7D" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5F36215A" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760D9A8B" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="49951D5A" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C2E5C" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="2F7E710A" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C94E89B" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="1F63F270" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674D0987" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="31ECA273" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FB8993" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="4C8FA07B" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EED660" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="1F72BE99" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302AE921" w14:textId="77777777" w:rsidR="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="33A2FB80" w14:textId="77777777" w:rsidR="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="793E619D" w:rsidR="00686369" w:rsidRPr="0031557F" w:rsidRDefault="0031557F" w:rsidP="0031557F">
+    <w:p w14:paraId="5567FC3C" w14:textId="0E972BA7" w:rsidR="00686369" w:rsidRPr="000F7EAE" w:rsidRDefault="000F7EAE" w:rsidP="000F7EAE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0031557F">
+      <w:r w:rsidRPr="000F7EAE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0031557F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000F7EAE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1771,281 +1771,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16736DE7"/>
+    <w:nsid w:val="01B95306"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="224036A4"/>
+    <w:tmpl w:val="94364F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CCB5CB6"/>
+    <w:nsid w:val="05746234"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F6E637A"/>
+    <w:tmpl w:val="68B4265E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F343CF4"/>
+    <w:nsid w:val="06297C2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D26402FA"/>
+    <w:tmpl w:val="FADEB2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9C499D"/>
+    <w:nsid w:val="118143E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9954BA96"/>
+    <w:tmpl w:val="6798B1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207C6EC7"/>
+    <w:nsid w:val="13130566"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DA2D658"/>
+    <w:tmpl w:val="2CFC1678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23813B2F"/>
+    <w:nsid w:val="15156DD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ADEA7AA"/>
+    <w:tmpl w:val="77BA9170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26292A15"/>
+    <w:nsid w:val="15E6425B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A0E3832"/>
+    <w:tmpl w:val="2D44FBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BF226E"/>
+    <w:nsid w:val="161F68EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE38CBEC"/>
+    <w:tmpl w:val="F2BC9EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A23B92"/>
+    <w:nsid w:val="1733323B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03C62618"/>
+    <w:tmpl w:val="B0E270D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE8205F"/>
+    <w:nsid w:val="1BBE09C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D0815A6"/>
+    <w:tmpl w:val="ADF88C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8A5964"/>
+    <w:nsid w:val="1C953533"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A3026DC"/>
+    <w:tmpl w:val="E0F600D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F164DE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="294E0E50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F261BB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26E81686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="223A427C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A692A23A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22F71724"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FB40F3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23995740"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="409AD970"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D8312A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2463EF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="250B5A97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BAC9DF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="281C7A37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F756376C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2114,93 +2282,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335D221E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EF07614"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="259C202C"/>
+    <w:tmpl w:val="514A0DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398D17D0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F255541"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F3ACBE0"/>
+    <w:tmpl w:val="B4BE5594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FFA4F7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54C4454E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352348FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0508822E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38206B7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00FC3394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2272,911 +2503,680 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA703DB"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF13805"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D3661A8"/>
+    <w:tmpl w:val="E6CA74E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41437906"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9234B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E9A0840"/>
+    <w:tmpl w:val="AB7AED46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="468A6039"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41BF7EF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="306CF884"/>
+    <w:tmpl w:val="E2686DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48787252"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455E6FB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C5EF1EA"/>
+    <w:tmpl w:val="8ABE347E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B02554C"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4924394E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A4558A"/>
+    <w:tmpl w:val="7E063CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0907F8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D382F45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1F6D2C4"/>
+    <w:tmpl w:val="EC725BDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC54CEE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBB0411"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D26402FA"/>
+    <w:tmpl w:val="389898C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA25BE5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="505051FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB3E286E"/>
+    <w:tmpl w:val="955C5C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51947437"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="525C621D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE6EC1F2"/>
+    <w:tmpl w:val="07DA80D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F62136"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6759B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C948658"/>
+    <w:tmpl w:val="35A6709A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540C1BE2"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BAA4AFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7822AC0"/>
+    <w:tmpl w:val="6AD28936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55253C17"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D5B08ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A80EE68"/>
+    <w:tmpl w:val="2FD66EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56204B18"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70901569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C6DC90"/>
+    <w:tmpl w:val="B0E270D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570D4BE8"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72921102"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A36E612"/>
+    <w:tmpl w:val="64987AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57423D82"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73EC7841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D17291AE"/>
+    <w:tmpl w:val="CF6E52F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593A4F15"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="752C57D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48F2D49A"/>
+    <w:tmpl w:val="CB62F390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C822825"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="769F0969"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69484D32"/>
+    <w:tmpl w:val="84CAD0D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623D17A3"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799C1F5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEA45240"/>
+    <w:tmpl w:val="4CCEF6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65FF40B0"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A7E019D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80C46A12"/>
+    <w:tmpl w:val="F822B420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67545244"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2F35EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1752F30A"/>
+    <w:tmpl w:val="1F80DE5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...229 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="14">
-[...5 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="19">
-[...17 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
-[...26 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="000F7EAE"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="0031557F"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -4337,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031557F"/>
+    <w:rsid w:val="000F7EAE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0031557F"/>
+    <w:rsid w:val="000F7EAE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4675,51 +4675,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6EFD765-611A-4591-B552-8A7E1A5A9EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A59A2A4-54CB-4107-91CB-221467B494FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>