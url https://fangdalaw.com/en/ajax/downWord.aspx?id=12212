--- v0 (2026-07-16)
+++ v1 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="414CE84E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="66723C5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHEN LU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3E78BDB8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+          <w:p w14:paraId="706EB16B" w14:textId="4782ABBA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="39131D54" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+          <w:p w14:paraId="6199424A" w14:textId="7B02E6A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5936</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2D58DF0E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+          <w:p w14:paraId="4F910ACA" w14:textId="39572D3F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chen.lu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="00183B36" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="37B91388" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CA43479" wp14:editId="3B3E0299">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="522F126F" wp14:editId="1179D037">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4571F720" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004202D7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="606F938A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DD39A1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004202D7">
+            <w:r w:rsidRPr="00DD39A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LU ADVISES ON ONSHORE AND CROSS-BORDER M&amp;A AND ON PRIVATE EQUITY AND CHINA INVESTMENTS. HE HAS EXPERIENCE IN A VARIETY OF CHINA-RELATED CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1B1D14" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="67B69484" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1170 +456,1170 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BBABF0" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7D9A891B" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5A34AB" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="18793829" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition and Exit Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298B98EB" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="05BD2A28" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its controlling stake acquisition of CINIC, an industry leader in organic pigments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEB6C3B" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7F81D7AD" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kirin on its sale of 40% shares in CR Beverage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DA40C7" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="4698AC74" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Partners Group on its potential investment in Apex Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C675AE4" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7CDF2D3F" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an ESR-managed fund in its sale of nine logistics properties to an ESR-managed RMB income fund with the aggregate gross asset value of more than RMB 5.8 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D8354F" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="60D51B63" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novo Tellus and 65 Equity Partners, two Singapore-based investment funds, in connection with the acquisition of precision components business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C68B54" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="0EDF0E7A" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Bright Food Group on its acquisition of a 90% stake in Salov Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712FDA9D" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="414DDAB6" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Clearlake Capital Group on its merger with Unifrax, included advising on PRC-related matters such as the preparation of the CSRC filings for an A-share listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F26CF6" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="156A8091" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its merger of its O2O business JD Daojia with Dada Nexus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154912B6" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="2660FAAC" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Lactalis on its acquisition of 95% equity interests in a dairy products manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DAA5EF" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="27922769" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pactera Technology International on its USD 625 million privatization by a consortium led by Blackstone Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B51CBC" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="41FF3FA6" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Perfect World on its USD 100 million acquisition of 30.3 million class A common shares of Shanda Games and its subsequent sale of the entire equity interest to Shanghai Buyout Fund for USD 104.6 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28844F3F" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="5BD0DBB5" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zhejiang Jiayuan Real Estate Group on its acquisition of Jiangsu Five Star Appliance from NYSE-listed Best Buy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22841DF7" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="352E91CC" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VanceInfo Technologies on its USD 875 million merger with hiSoft Technology Internationa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B11B69A" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="2A5B7861" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on the sales of its controlling equity interests to Qihoo 360 Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49053380" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="603BAF9D" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediaV Holding Company Limited on its sale of an 85% equity stake in Shanghai Man Cool Advertising</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25490BF2" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="398FFF29" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Dahuangfeng Technology on its sale of its entire equity interest to Kuaidi Taxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAA24D2" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="19FC9F59" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chairman and CEO of Sungy Mobile Limited (Mr. Yuqiang Deng) and the consortium that he formed on the USD 155 million privatization of the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A40E7C5" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="6115A19A" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Representative Transactions*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C6FE9A" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="0EE57486" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC counsel in connection with its listing on the Main Board, Hong Kong Stock Exchange (this listing is the first one listed on HKEx in accordance with Chaper 18C of the Hong Kong Listing Rules)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F864CB8" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="685EAB82" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi as its PRC Counsel in connection with two follow-on offering transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F62E5FD" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="234DE1CF" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised XtalPi in connection with two collaboration transactions with Experimental Drug Development Centre (an institution sponsored by the Singapore government) and CK Life Science (a HK listed company with the primary business focusing on the R&amp;D and sales of healthcare products and pharmaceutical products)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDFD4D1" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="5CEB6297" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MicroPort on its: 1. Series B and Series C financing for its cardiac rhythm business; 2. Series A and Series B financing for its robotics business; 3. convertible note financing and cross-border restructuring for its neurotech business; 4. investment in Rapid (an Isreali medical device company) in connection with its Series D financing; 5. Advised MicroPort on its controlling stake acquisition of Argus Scientific; and 6. strategic equity financing for its urology and digestive business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BA09AC" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="2700C47D" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised MediTrust Health (an innovative healthcare service platform) in connection with its equity financing involving an aggregate investment amount of RMB 2 billion and its Series C+ round equity financing with the investment made by HSBC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79939944" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="21226A17" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AstraZeneca-CICC on its investment in ZSHK Holding Limited in connection with its Series B round equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EA1C20" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="51237AD6" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kyowa Kirin, a global leading R&amp;D company for innovative drugs, for a series of asset restructuring arrangements with Winhealth, including its five established brands in China to be transferred to a special-purpose company with a transfer price of up to RMB 720 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A9C4DD" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="6F8A08CA" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised QST (a leading multi-sensor platform) in connection with several onshore and offshore investment in censor and solutions industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5816C2AC" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="1CDD2CAD" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised PAG on its USD 2.8 billion pre-IPO investment in Wanda Commercial Management and a consortium led by PAG to further invest in Wanda Commercial Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CC8ECE" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="78A9BD8B" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its investment in Arkbio Sciences, a drug research and development company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B51E6F5" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="4A864CA1" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Yunfeng on its Series A investment in Didi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C7BB45" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="07C60193" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IDG on its investments in a company engaging in bitcoin business in Japan and its subsequent full exit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4B3228" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7DCCDE9E" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Aptar in its minority investment in an online cosmetics sales company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C393EEB" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="50967963" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GGV on its cross-border restructuring of Geek+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14263E57" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="0685DDCC" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD.com on its USD 1.5 billion strategic alliance with Walmart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A54961" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="33FED75E" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JD Logistics on its USD 2.5 billion financing from various leading investors in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FD36FD" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="213304F5" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Media Capital on its investments in several media and entertainment companies, including its Series D investment in Bilibili</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C676F4" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="1EC79950" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its cross-border restructuring and equity purchase transaction of a US-based toy manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C81273C" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="51482DA0" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading sports marketing company in China on its minority stake investment in a company engaging in the operation and organization of Formula E races</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0789142C" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="0F1BFCDC" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading private equity fund on its USD 100 million investment in a vegetable logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6059B8CC" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7131CAB7" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Heng Rui Xin Energy on its acquisition of an 19.9% stake in LDK Solar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322A408D" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="6FF8381D" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Samena on its investment in several kindergartens in China   *Includes clients and transactions before Mr. Lu joined Fangda Partners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E59C6EB" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="5A048958" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BE2EE6" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="7A443C69" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C4AE45" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="6D3FF6F6" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0F8C1F" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="5FB00807" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE0DAA7" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="3536AD64" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD7FCB3" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="4A56C7D0" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F86286" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="35DE267A" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3000DA0E" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="23C3F717" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C50D56C" w14:textId="77777777" w:rsidR="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="75AC8390" w14:textId="77777777" w:rsidR="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="04187218" w:rsidR="00686369" w:rsidRPr="004202D7" w:rsidRDefault="004202D7" w:rsidP="004202D7">
+    <w:p w14:paraId="5567FC3C" w14:textId="764014CF" w:rsidR="00686369" w:rsidRPr="00DD39A1" w:rsidRDefault="00DD39A1" w:rsidP="00DD39A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004202D7">
+      <w:r w:rsidRPr="00DD39A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lu joined Fangda Partners in 2018. Before joining the firm, he worked at Orrick, Herrington &amp; Sutcliffe LLP. He has also worked as a seconded attorney at an international private equity fund.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004202D7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DD39A1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1817,1387 +1817,1387 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0235644B"/>
+    <w:nsid w:val="08E86681"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71BA5BD4"/>
+    <w:tmpl w:val="4F365590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08875567"/>
+    <w:nsid w:val="0B492F73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD886486"/>
+    <w:tmpl w:val="83A6126A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C76CE3"/>
+    <w:nsid w:val="0CB07265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B170A85E"/>
+    <w:tmpl w:val="0CD0E558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC80790"/>
+    <w:nsid w:val="12FE3DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="777A09F8"/>
+    <w:tmpl w:val="A306B266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECE3A9A"/>
+    <w:nsid w:val="152137AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D624B7C6"/>
+    <w:tmpl w:val="D612FF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F334AE"/>
+    <w:nsid w:val="16A15F0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62C82BF4"/>
+    <w:tmpl w:val="7BE2EDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="160F76B7"/>
+    <w:nsid w:val="18CF6B8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8ADE0DA6"/>
+    <w:tmpl w:val="A9B4EC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16FA26FB"/>
+    <w:nsid w:val="195E64B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F00B2F4"/>
+    <w:tmpl w:val="1FBCE82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19700A88"/>
+    <w:nsid w:val="1C13479B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE4C9B6"/>
+    <w:tmpl w:val="26D628F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FF722A"/>
+    <w:nsid w:val="20244732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C88EDAA"/>
+    <w:tmpl w:val="99DADAF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0034A4"/>
+    <w:nsid w:val="207A2789"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="709C789C"/>
+    <w:tmpl w:val="D1ECC628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9D0BE9"/>
+    <w:nsid w:val="26C21BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BA6047A"/>
+    <w:tmpl w:val="A3C6636A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20977666"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33BF6A12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="005E5BDA"/>
+    <w:tmpl w:val="22744392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237903D8"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B66FB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90D847C2"/>
+    <w:tmpl w:val="950C59BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24324ADF"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE946B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD26488"/>
+    <w:tmpl w:val="CAA24C84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254C7B9C"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41313DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAD0D7FE"/>
+    <w:tmpl w:val="F26CCD4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C05E7C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42520826"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CB69A28"/>
+    <w:tmpl w:val="41442DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F5744C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42A44EE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A8C3D78"/>
+    <w:tmpl w:val="434415D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD564C4"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F15A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6068488"/>
+    <w:tmpl w:val="1A80EF8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="3014240A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43FE2B2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71BA5BD4"/>
+    <w:tmpl w:val="39A8305E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C92BD6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472640C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42DA1C3E"/>
+    <w:tmpl w:val="232CC426"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38460B35"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48FE7970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8AC4CC6"/>
+    <w:tmpl w:val="B45A4F2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411335C4"/>
+    <w:nsid w:val="4DCF44C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA6055BA"/>
+    <w:tmpl w:val="74BAA0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B2D4DD6"/>
+    <w:nsid w:val="51A32345"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="169E2272"/>
+    <w:tmpl w:val="6F6AD592"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4C393F"/>
+    <w:nsid w:val="51F32C7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAC278C0"/>
+    <w:tmpl w:val="199CFC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFB368E"/>
+    <w:nsid w:val="5261221D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C32BE54"/>
+    <w:tmpl w:val="4B14B2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536E6912"/>
+    <w:nsid w:val="52C635F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B74F206"/>
+    <w:tmpl w:val="F3C6A470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E179DE"/>
+    <w:nsid w:val="58870860"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25FC90C2"/>
+    <w:tmpl w:val="A56497BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C840F2"/>
+    <w:nsid w:val="5BD257F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9522B7A"/>
+    <w:tmpl w:val="273E0084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C02059F"/>
+    <w:nsid w:val="5FC55083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD4BB1C"/>
+    <w:tmpl w:val="BA3E87BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E261D27"/>
+    <w:nsid w:val="64DB79F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="443ABBC0"/>
+    <w:tmpl w:val="B96AA38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E361471"/>
+    <w:nsid w:val="6DE824A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEB2663E"/>
+    <w:tmpl w:val="26D628F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60B555E6"/>
+    <w:nsid w:val="6E2F57DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5656B9F8"/>
+    <w:tmpl w:val="683E78EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67241BF8"/>
+    <w:nsid w:val="6EA33344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27B2522C"/>
+    <w:tmpl w:val="FA4CC5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683C10DD"/>
+    <w:nsid w:val="71033D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD6FB24"/>
+    <w:tmpl w:val="48681B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0E3F40"/>
+    <w:nsid w:val="72B028EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2226520"/>
+    <w:tmpl w:val="E2D8002C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70472800"/>
+    <w:nsid w:val="73526FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46B4FBA4"/>
+    <w:tmpl w:val="2236D884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="721F6FA7"/>
+    <w:nsid w:val="73A378C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BEC4732"/>
+    <w:tmpl w:val="2CCCD6AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75575E01"/>
+    <w:nsid w:val="73BC3A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2186544A"/>
+    <w:tmpl w:val="2DF42DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75952D6F"/>
+    <w:nsid w:val="75D125A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69185EE4"/>
+    <w:tmpl w:val="A600C64A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77927B23"/>
+    <w:nsid w:val="766D7F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="173015AC"/>
+    <w:tmpl w:val="2E8C2380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2373E6"/>
+    <w:nsid w:val="7CD120B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="304EAEE6"/>
+    <w:tmpl w:val="AC9678AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAA1827"/>
+    <w:nsid w:val="7D0878D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86366A52"/>
+    <w:tmpl w:val="1DBE6942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9B188F"/>
+    <w:nsid w:val="7DA91C6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E5C2E8C"/>
+    <w:tmpl w:val="0BDEC204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E7D48B2"/>
+    <w:nsid w:val="7DDD6E37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C512BC82"/>
+    <w:tmpl w:val="79146D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F8679BA"/>
+    <w:nsid w:val="7F4B2E6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A65FBC"/>
+    <w:tmpl w:val="97401064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
-[...76 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3239,51 +3239,50 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
-    <w:rsid w:val="004202D7"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -3325,50 +3324,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DD39A1"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4431,61 +4431,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004202D7"/>
+    <w:rsid w:val="00DD39A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004202D7"/>
+    <w:rsid w:val="00DD39A1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4769,51 +4769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{265B2F52-42AB-47B2-9025-F66EAB3E1DF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3BB1E6A-AF35-459F-AC76-450C58DB0A4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>905</Words>
   <Characters>5160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>