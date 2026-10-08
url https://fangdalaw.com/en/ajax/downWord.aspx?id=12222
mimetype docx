--- v0 (2026-08-07)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="68B8D188" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="627F5BE4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="004F7127">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DEVAN SHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="154B4518" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+          <w:p w14:paraId="706EB16B" w14:textId="4AF512EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="004F7127">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="03A678C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+          <w:p w14:paraId="6199424A" w14:textId="36E39A16" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="004F7127">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1111 / +86 20 3225 3806 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2473E93F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+          <w:p w14:paraId="4F910ACA" w14:textId="549B1A3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="004F7127">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>devan.shao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="011B1A50" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31EC2140" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07CD21DE" wp14:editId="453A954D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AC46266" wp14:editId="09551A7E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0DC7DAE6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00412FFE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5D4A13E9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004F7127" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00412FFE">
+            <w:r w:rsidRPr="004F7127">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. SHAO SPECIALIZES IN ENTERTAINMENT LAW AND IP ENFORCEMENT. HIS MAIN PRACTICE AREAS ALSO INCLUDE GENERAL COMMERCIAL DISPUTE RESOLUTION (LITIGATION AND ARBITRATION).</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7471CF" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="35E17AB4" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1308 +456,1308 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D014512" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="1D8F06E8" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E94A9B1" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="15FC3DAA" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Film, television, livestream and music</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BB795E" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5DD0A4D8" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-renowned entertainment giant in its IP lawsuit in China against the producer and the publisher of a Chinese copycat movie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3404FCA7" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="782D06E3" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tsuburaya Production in its series of copyright infringement and anti-unfair competition lawsuits against UMC and Bluearc concerning Ultraman images</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF9941D" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5F14ED7C" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NYSE-listed Huya Live in its defamation lawsuit against its direct competitor in China and successfully obtained a preliminary injunction to stop the competitor from filing a complaint with an application distribution platform, which is the first and only preliminary injunction of its kind issued in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193F6627" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="3C78E8A9" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented zhibo.tv in its new type of anti-unfair competition litigation against CNTV concerning internet broadcast of international sporting events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B46A039" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="0CEEB6DA" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a media corporation in its lawsuit against a film group over the operation of a famous movie channel in Guangdong Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFD676B" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5B7017A4" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised IMAX and other entertainment and film groups on importing and distributing foreign films in China and on other related compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2868C5F5" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="6F5F0EB5" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the Motion Picture Association of America on anti-piracy and IP enforcement for films and other audiovisual works</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C431FA9" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="76C82790" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised numerous entertainment and film companies on general IP issues and on transactions concerning the importation of IP and the license, production and distribution of animation, television and motion pictures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73889EF2" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="15E28121" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised corporations and music producers on production, distribution, and dissemination of music works</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E06B19" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="31D9B177" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a music and media group on a transaction concerning the license and transfer of nearly 10,000 songs and on ownership due diligence for related IP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE40D37" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="1A17D733" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Video games</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D32AE73" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="17E0666E" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading US-based interactive entertainment and video game company in its IP lawsuit in China filed against the publisher of an infringing movie (selected by the Supreme Court as one of the 50 Representative IP Protection Cases of China)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE3F131" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="49DB0EFB" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a globally renowned developer and publisher of entertainment video games in its IP lawsuit in China over merchandise infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FD3E6E" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="6AA22AC9" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Ubisoft on the importation, publication, operation and protection of video games in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B37B45" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="286B07D5" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WeMade in the recognition and enforcement of arbitral awards rendered by foreign arbitration institutions and in disputes against game publishers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475BF1F3" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="33DB2D0F" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised WeMade on actions against pirated video games and infringing video games in China and on other legal matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FE18F7" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="593A2E9C" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the publishers of popular mobile games </w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Warship Girls</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Girl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Frontline</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in highly media-covered lawsuits against game producers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D6D534" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="43ECD19D" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yoozoo in its civil litigation and administrative complaints against another famous Chinese video game company concerning video game copyright infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA0376D" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5F936F4E" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented and defended Moonton as its lead counsel in its copyright infringement and anti-unfair competition lawsuits against Tencent and Riot Games in multiple jurisdictions including China, US, Japan, Korea, Thailand and Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31CDA749" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5265693E" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Jump, Jiaoyimao.com, bilibili and other interactive and entertainment companies in IP lawsuits filed by Tencent concerning video games it produced or published</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227A04B5" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="3196B3E9" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services to mainstream gaming companies on video game development, publication, operation and protection and on IP actions against unauthorized plug-ins and private servers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265E6F2C" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="1D16D5E9" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised The Void on the importation, introduction and operation in China of its new interactive entertainment system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A15325" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="060B9549" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C79E275" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="15C9ED43" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the world-renowned sports agency SECA in its lawsuit against a world champion athlete in a dispute arising out of an agency contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D777971" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="56869C39" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services to China Golf Dragons on its exclusive operation of the China Tour regular season</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4072AD35" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="19027247" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous sports and culture company in its lawsuit against a video sharing website concerning internet broadcasting of international sporting events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143E3609" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="0227C357" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services to the league organizer on its establishment, launch, operation, IP protection and license-granting of the e-sports professional league Mobile Legends Bang Bang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE7583B" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="25FCEFF9" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised clubs and teams in various e-sports professional leagues on staff and player management, profit allocation, club operation, branding and protection, and other legal issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF25D49" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="2A84D35D" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a primary sponsor on competition changes and benefits and interests of sponsorship of FIFA Club World Cup and other legal issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F04AE" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="0B8BED2B" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other IP cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F06FED" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="2A93AD27" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign IP holders in various IP legal actions in China, including trademark enforcement, anti-counterfeiting, anti-piracy, anti-unfair competition, patent enforcement, patent invalidation, trade secret protection and defamation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371F0C68" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="13CFCEFF" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended foreign companies and foreign invested companies in bad faith trademark infringement lawsuits filed by trademark squatters in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF12BF" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="135D882F" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and represented enterprises in trade secret enforcement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351593FB" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="42BE0F32" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended companies in various industries in copyright infringement actions launched by photo gallery companies, application software developers and font software developers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7735549B" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="77E69410" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6492791A" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="6DD51C91" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6910A211" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="268DDCBE" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B88D5F" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="38F1FDBD" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C6630" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="1BE0915D" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCAC761" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="20CD3C0C" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2F937E" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="565FCDFA" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543017CB" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="73FF922C" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghainese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F72759D" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="79178144" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174D062D" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="110F2D9C" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Shao joined Fangda in 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC3A1EE" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="71ADE9AC" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143E2A34" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="58650A9B" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C84E82" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="44589C9F" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Top 10 Law Talents of China - 2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, CLECSS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BCD11B" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="2D421958" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Top 10 E-sports Lawyers of China - 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Legalband </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8BFC8E" w14:textId="77777777" w:rsidR="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="090F4429" w14:textId="77777777" w:rsidR="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Firm of Media, Entertainment &amp; Sport - 2019</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Business Law Journal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7C755640" w:rsidR="00686369" w:rsidRPr="00412FFE" w:rsidRDefault="00412FFE" w:rsidP="00412FFE">
+    <w:p w14:paraId="5567FC3C" w14:textId="58BB86A2" w:rsidR="00686369" w:rsidRPr="004F7127" w:rsidRDefault="004F7127" w:rsidP="004F7127">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Media Law: Tier 1 - 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00412FFE">
+      <w:r w:rsidRPr="004F7127">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Media Law International </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00412FFE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004F7127" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1955,1291 +1955,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003805E8"/>
+    <w:nsid w:val="101C32BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A732A5BC"/>
+    <w:tmpl w:val="A3C0667E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F316D9"/>
+    <w:nsid w:val="11FD5A21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="067075D2"/>
+    <w:tmpl w:val="5A502A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029655E6"/>
+    <w:nsid w:val="158717BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="879600FC"/>
+    <w:tmpl w:val="CDC6D044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A57742"/>
+    <w:nsid w:val="1B891660"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3814C892"/>
+    <w:tmpl w:val="F83A73CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE73F08"/>
+    <w:nsid w:val="1C790489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="656E98C8"/>
+    <w:tmpl w:val="40EAA5F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1050064B"/>
+    <w:nsid w:val="1F703D7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33C6856E"/>
+    <w:tmpl w:val="20F252A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12130F5E"/>
+    <w:nsid w:val="22EA1DFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="869E066E"/>
+    <w:tmpl w:val="A35C8692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12186700"/>
+    <w:nsid w:val="24AC2458"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58AC3294"/>
+    <w:tmpl w:val="76540A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135F5EA3"/>
+    <w:nsid w:val="25F27F47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F788CD3E"/>
+    <w:tmpl w:val="B14C3A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14EB249F"/>
+    <w:nsid w:val="27995914"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B972C952"/>
+    <w:tmpl w:val="4F2E0920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4C566C"/>
+    <w:nsid w:val="28DF2567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48E2CD6"/>
+    <w:tmpl w:val="A0729E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE22966"/>
+    <w:nsid w:val="2E5D6DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB5CE304"/>
+    <w:tmpl w:val="913C390C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C85C7B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B3079C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="672C5BAA"/>
+    <w:tmpl w:val="BF2EC4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216B481D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39460358"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32C87D7C"/>
+    <w:tmpl w:val="A90013A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27632D33"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6C3AD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="472E41C8"/>
+    <w:tmpl w:val="F5A8B884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A27545E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="428D6155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2E2CD02"/>
+    <w:tmpl w:val="30D4C4E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA06E5F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42E34172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78F4A194"/>
+    <w:tmpl w:val="5D3AD054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B063D89"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C35BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="099044D8"/>
+    <w:tmpl w:val="2A7A0804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB331A5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D63BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DC21E48"/>
+    <w:tmpl w:val="5A502A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA67B18"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441809C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE167F44"/>
+    <w:tmpl w:val="FBD6E4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E593948"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D123B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE52C2FC"/>
+    <w:tmpl w:val="774C1AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="306E39F3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50FB7331"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A96A984"/>
+    <w:tmpl w:val="73A2A52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33285603"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51B971CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEC81802"/>
+    <w:tmpl w:val="DB968EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3584403A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="534F3342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EACEC2"/>
+    <w:tmpl w:val="6B8C37B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B667081"/>
+    <w:nsid w:val="536506D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A15AA4B4"/>
+    <w:tmpl w:val="9CA4EA42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1E1625"/>
+    <w:nsid w:val="53FA648D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22580CF2"/>
+    <w:tmpl w:val="023AE8F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E95A95"/>
+    <w:nsid w:val="579D60B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12967632"/>
+    <w:tmpl w:val="70864182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A724D8"/>
+    <w:nsid w:val="580B5F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F22A366"/>
+    <w:tmpl w:val="D2C43482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44007965"/>
+    <w:nsid w:val="5B4E7877"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E7A1EA8"/>
+    <w:tmpl w:val="97F8AC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E9A2152"/>
+    <w:nsid w:val="5C0B6CE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A85C7D4C"/>
+    <w:tmpl w:val="50D45A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BA802B6"/>
+    <w:nsid w:val="62466DE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC7AC28C"/>
+    <w:tmpl w:val="86BAF49C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E4C637E"/>
+    <w:nsid w:val="647C281B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78F4A194"/>
+    <w:tmpl w:val="45D0AEFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AA1DBA"/>
+    <w:nsid w:val="65083845"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0BAFD00"/>
+    <w:tmpl w:val="4C781980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66FC1DF7"/>
+    <w:nsid w:val="656B1818"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="005C3CA2"/>
+    <w:tmpl w:val="9C4EED30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A14AB8"/>
+    <w:nsid w:val="6CB81932"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B088FEF0"/>
+    <w:tmpl w:val="EF2C1D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69523B6E"/>
+    <w:nsid w:val="6EF151C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="070A5B92"/>
+    <w:tmpl w:val="F75E5FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DB2254"/>
+    <w:nsid w:val="7112075B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41ACBF3C"/>
+    <w:tmpl w:val="79EA7218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="763527D6"/>
+    <w:nsid w:val="713C664C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0A192E"/>
+    <w:tmpl w:val="EDE6383C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76E9086C"/>
+    <w:nsid w:val="74AA686D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="653AD894"/>
+    <w:tmpl w:val="21D6812E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A92179C"/>
+    <w:nsid w:val="79784CDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4226618"/>
+    <w:tmpl w:val="9D5A1B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B0368A6"/>
+    <w:nsid w:val="7C6B6A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C448784A"/>
+    <w:tmpl w:val="7CBCAA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CEB27DD"/>
+    <w:nsid w:val="7D5C7B9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89445820"/>
+    <w:tmpl w:val="F2FA13C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9">
-[...35 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3280,61 +3280,61 @@
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
-    <w:rsid w:val="00412FFE"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="004F7127"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -4473,61 +4473,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00412FFE"/>
+    <w:rsid w:val="004F7127"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00412FFE"/>
+    <w:rsid w:val="004F7127"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4811,51 +4811,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ED9486E-6B8D-4C6F-9D0F-FB7945F5456E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57186E6C-A08E-4032-861C-0407952B0E0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>878</Words>
   <Characters>5006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>