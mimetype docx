--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="542F5035" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="00286067">
+          <w:p w14:paraId="2C4F11E8" w14:textId="694C2228" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOYCE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3624E955" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="00286067">
+          <w:p w14:paraId="706EB16B" w14:textId="28C74FF8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="411837D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="00286067">
+          <w:p w14:paraId="6199424A" w14:textId="0153A51B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="59225A3D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="00286067">
+          <w:p w14:paraId="4F910ACA" w14:textId="00F19F48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="06F0C738" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="645B1663" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E17552E" wp14:editId="0ABFB2A5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1576C08A" wp14:editId="57EB07FA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3775DBA7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00286067" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2DC50183" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DB539D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00286067">
+            <w:r w:rsidRPr="00DB539D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHOU SPECIALIZES IN BANKING AND DEBT FINANCE, INCLUDING ACQUISITION FINANCE, PROJECT FINANCE, REAL ESTATE DEVELOPMENT FINANCE, COMMERCIAL AND INDUSTRIAL PROPERTY FINANCE, ASSETS FINANCE, TRADE FINANCE, STRUCTURED PRODUCTS AND FINANCE AND REGULATORY MATTERS OF FINANCIAL INSTITUTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D17BB4A" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="39AA4C70" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,998 +456,998 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C9ABDA" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="098DAF56" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D9807B" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="1E2F76A4" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9D40D8" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="25AB3145" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a US$800,000,000 acquisition loan to an SPV sponsored by Primavera for the acquisition of Meadow China assets and relevant business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243ACCDE" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="64DEC2DE" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a HK$4,700,000,000 acquisition loan to an SPV of Shenzhen Expressway Corporation Limited for the acquisition of Shenzhen Investment International Capital Holdings Infrastructure Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB83ACB" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="2AA7D7F5" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in its HK$1,700,000,000 loan to Longway Services Group Limited (being a wholly owned subsidiary of 珠海九洲控股集团有限公司) for the privatization of a Hong Kong listed company Zhuhai Holdings Investment Group Limited (珠海控股投資集團有限公司)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C56486D" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="689A1F16" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Zhuhai Port (Hong Kong) Co., Limited, an indirect wholly-owned subsidiary of Zhuhai branch of the State-owned Assets Supervision and Administration Commission of the State Council, for the privatization of Xinghua Port Holdings Ltd. (SEHK: 01990) by way of a voluntary conditional general cash offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1E909A" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="7B2BA11A" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Optical Alpha Limited and Optical Beta Limited for the privatization of O-Net Technologies (Group) Limited (SEHK: 00877) by way of a scheme of arrangement under the Companies Law of the Cayman Islands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0D6F34" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="05E27F7B" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd. as the lender in its loan financing to Zhejiang Zheneng Electric Power Investment (Hong Kong) Limited (a wholly-owned subsidiary of Zhejiang Zheneng Electric Power Co., Ltd.), for the privatization of Zheneng Jinjiang Environment Holding Company Limited (listed on SGX-ST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5825AE6D" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="697A1137" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in term loan facilities arranged by it with an aggregate amount of up to HK$27,000,000,000 for acquisition of all the H-shares of Dalian Wanda Commercial Properties Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4D2320" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="53D55A5D" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in a HK$2,500,000,000 loan to an offshore SPV of Xu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Family for privatization of the Hong Kong listed shares of Peak Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CAD36E" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="115B1F48" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the syndicated banks led by The Bank of China in a US$4,300,000,000 loan to the subsidiary of COSCO for acquisition of Orient Overseas Container Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D03A4BD" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="147E12F2" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China Macau Branch in a term loan facility granted to CDH Giant Health (HK) Limited for its acquisition of Fujian Nanping Nanfu Battery Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CCEDCF" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="7837AA8B" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyer group led by Mr. Zhou Hongyi in an RMB equivalent of US$3,000,000,000 syndicated loan facility arranged by China Merchants Bank Co., Ltd., Shenzhen Branch for the privatization of Qihoo 360 Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55372EDA" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="0BF849B6" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented for the buyer group consisted of Boyu Capital, Ally Bridge, Temasek, Yunfeng Capital, Sequoia and Hillhouse in a US$800,000,000 syndicate loan facility granted by Ping An Bank Co., Ltd. and Shanghai Pudong Development Bank Co., Ltd. for privatization of WuXi PharmaTech (Cayman) Inc., which was listed on the New York Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BECD2EA" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="14450C31" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in a USD450,000,000 term loan facility arranged and pre-funded by it which was granted to Biostime Healthy Australia Investment Pty Ltd. for refinancing a bridge acquisition loan facility the group borrowed in 2015 for acquisition of the majority ownership of Swiss Wellness Group Pty Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3265B44F" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="30BE021C" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CVC Asia Pacific Limited and its affiliates for the US Dollar facilities arranged by JPMorgan Chase Bank, N.A., acting through its Hong Kong Branch for acquisition of an international education group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588ADC84" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="71AEC654" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the onshore and offshore lenders in onshore and offshore US Dollar loans for the acquisition by La Dolce Vita Fine Dining Company Limited (a SPV sponsored by CVC Capital) over the shares in South Beauty Investment Company Limited which is the ultimate shareholder of South Beauty restaurant franchise in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5CBB86" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="606A6840" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Development Finance, Commercial and Industrial Property Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177038B1" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="6090C779" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a syndicate of banks led by China Merchants Bank in an acquisition loan of RMB11,940,000,000 to a subsidiary of Guangzhou R&amp;F Properties Co., Ltd., for its acquisition of 77 hotels from Dalian Wanda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6732586E" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="26B23109" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wing Lung Bank and Standard Chartered Bank in a syndicated loan to project companies under Zhejiang New Century Group for its refinancing of previous developments loans for 7 hotels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8101E5" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="2DCA8060" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China and the Agricultural Bank of China to lend a syndicated loan in the amount of RMB2,680,000,000 to Shanghai Municipal Land Reserve Centre for its land reserve of three plots in Huangpu District</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235CBE96" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="2A447E4D" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gazeley (Wuxi) Warehousing Development Co., Ltd. as invested by Brookfield for its onshore and offshore joint borrowings from Standard Chartered Bank for development of the property in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D9BE11" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="386B5633" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>offshore acquisition loan from China CITIC for acquisition of a warehouse property located in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6592B0" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="2408067A" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in offshore and onshore US Dollar and RMB syndicate loan facility transactions with ING, BNPP and CR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DIT- AGRICOLE with all loan proceeds are used for development and construction of onshore warehouse properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486D8D42" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="3B56E5D1" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in a series of onshore loan facility transactions with HSBC, CMB and Postal Saving Bank of China for the financing of a number of logistics warehousing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3FDBD8" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="3B5965F2" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9C6E7F" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="23B682F7" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loan to JuneYao Air for the purchase of an Airbus aircraft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651AB25F" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="0B2A9D28" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loans to China Eastern Airline for the purchase of two Airbus aircrafts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF52CF7" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="5FF8748B" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J.P. Morgan in its loans to China International Airline for advance payment of aircraft purchase price</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F095BE" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="73066DB3" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank and CEXIM in several shipping finance deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F74CB8" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="58F265EB" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the issuance of a US$400,000,000 senior note and a US$200,000,000 senior note in June 2016 and January 2017 respectively by Biostime International Holding Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B0219B" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="7477FFA5" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Platinum in the issuance of a US$175,000,000 senior secured note by an offshore SPV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EC1B88" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="3A4CC0E6" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopec Green Energy Geothermal Development Co., Ltd. and its subsidiaries in a US$200,000,000 lending from Asian Development Bank for investments in geothermy projects satisfying requirements of ADB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B32BBA" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="35F2B018" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C746D" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="13C8BB2D" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Faculty of Law, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A95CAB6" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="688422A2" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, International Law School, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B89A17" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="6FDBA737" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD467FC" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="088F0CD9" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7912A0B7" w14:textId="77777777" w:rsidR="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="5D1E8E6E" w14:textId="77777777" w:rsidR="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foreign Affairs Lawyers Pool by The Ministry of Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5AAC7A53" w:rsidR="00686369" w:rsidRPr="00286067" w:rsidRDefault="00286067" w:rsidP="00286067">
+    <w:p w14:paraId="5567FC3C" w14:textId="784B051F" w:rsidR="00686369" w:rsidRPr="00DB539D" w:rsidRDefault="00DB539D" w:rsidP="00DB539D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IFLR 1000 Awards 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rising Star of the Year </w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shanghai) Banking and Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00286067">
+      <w:r w:rsidRPr="00DB539D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00286067" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DB539D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,1123 +1645,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005853B9"/>
+    <w:nsid w:val="026334A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76565A54"/>
+    <w:tmpl w:val="93081DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08263CB2"/>
+    <w:nsid w:val="04751B93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0E6BECA"/>
+    <w:tmpl w:val="63981AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F13519"/>
+    <w:nsid w:val="089452DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BFE7888"/>
+    <w:tmpl w:val="E21E4150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111F79C5"/>
+    <w:nsid w:val="0B764C69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62AE1FBC"/>
+    <w:tmpl w:val="57F495AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11826594"/>
+    <w:nsid w:val="0CFB3A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD72B20A"/>
+    <w:tmpl w:val="6AEA0FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16835D55"/>
+    <w:nsid w:val="125F73D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD26138A"/>
+    <w:tmpl w:val="DFAED878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17332DB3"/>
+    <w:nsid w:val="159A5E80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BC4BD64"/>
+    <w:tmpl w:val="B0BCAD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4B1B67"/>
+    <w:nsid w:val="178A3D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF2CE23E"/>
+    <w:tmpl w:val="F37EB654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAA2824"/>
+    <w:nsid w:val="1AC24507"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5802DBE0"/>
+    <w:tmpl w:val="2912FF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2179460C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="337371FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F37ED2D6"/>
+    <w:tmpl w:val="E21E4150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBA42DA"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB07E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D629B3E"/>
+    <w:tmpl w:val="6CCE7314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2F1D33AB"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC7358D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="031A6DEA"/>
+    <w:tmpl w:val="B1989A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="336B4BE4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47304C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="957C360C"/>
+    <w:tmpl w:val="879CD8EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391B7F1E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A596F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D9812EE"/>
+    <w:tmpl w:val="7212AC90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39BF0B6B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF50D12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B6AD7A"/>
+    <w:tmpl w:val="61069A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D23B3B"/>
+    <w:nsid w:val="4DE22BD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBAA03A0"/>
+    <w:tmpl w:val="8196D512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463517D7"/>
+    <w:nsid w:val="5078502D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BBA86BE"/>
+    <w:tmpl w:val="D7A2EBE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46EF069F"/>
+    <w:nsid w:val="53342A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F508BD62"/>
+    <w:tmpl w:val="8C9008D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49C84377"/>
+    <w:nsid w:val="59165825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF7C19D0"/>
+    <w:tmpl w:val="D7766E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8C7E7F"/>
+    <w:nsid w:val="5A971DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8FE4890"/>
+    <w:tmpl w:val="84BEFB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BFA7C53"/>
+    <w:nsid w:val="5CD94C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD58772C"/>
+    <w:tmpl w:val="78B2E55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2C7825"/>
+    <w:nsid w:val="5D3D434D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B250BC"/>
+    <w:tmpl w:val="F498FC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CED753D"/>
+    <w:nsid w:val="60393F51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BBA86BE"/>
+    <w:tmpl w:val="08E23678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535D703B"/>
+    <w:nsid w:val="60E20613"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8464579E"/>
+    <w:tmpl w:val="81AE5EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53BE6E32"/>
+    <w:nsid w:val="61193B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABD6CC76"/>
+    <w:tmpl w:val="57FAA33E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57DB3F1E"/>
+    <w:nsid w:val="62436F37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40D0009C"/>
+    <w:tmpl w:val="420A0E8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59DB6EA6"/>
+    <w:nsid w:val="6525013A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43906B3E"/>
+    <w:tmpl w:val="4A7A98FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60631046"/>
+    <w:nsid w:val="67C53E65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12AE1816"/>
+    <w:tmpl w:val="6BA64FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="672A0B78"/>
+    <w:nsid w:val="6F43347B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="386E34C4"/>
+    <w:tmpl w:val="D7E4EB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679456E5"/>
+    <w:nsid w:val="6FBE2829"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="313E66B8"/>
+    <w:tmpl w:val="E1BA342C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBB25C7"/>
+    <w:nsid w:val="7061162B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5DE741A"/>
+    <w:tmpl w:val="273EC64C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E395E1F"/>
+    <w:nsid w:val="774C6521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AB4804C"/>
+    <w:tmpl w:val="6FD6C4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7E0886"/>
+    <w:nsid w:val="79F74D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E14BC58"/>
+    <w:tmpl w:val="DAEC1714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D60DF6"/>
+    <w:nsid w:val="7B553BEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6084FC8E"/>
+    <w:tmpl w:val="56E27CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F442099"/>
+    <w:nsid w:val="7D1A1C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22D8FE40"/>
+    <w:tmpl w:val="9EACA51C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2785,51 +2785,50 @@
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
-    <w:rsid w:val="00286067"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
@@ -2889,50 +2888,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DB539D"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3995,61 +3995,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00286067"/>
+    <w:rsid w:val="00DB539D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00286067"/>
+    <w:rsid w:val="00DB539D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4333,51 +4333,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB4D6D10-B8F9-4780-8108-DFF178B56D1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B86BDBE-7686-44F4-9978-819F22D8CBE7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1049</Words>
   <Characters>5980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>