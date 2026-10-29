--- v0 (2026-08-28)
+++ v1 (2026-10-29)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2EC290B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5BF586D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="008E5580">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>NORMAN ZHONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="464FDBF5" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRPr="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+          <w:p w14:paraId="1161FBFC" w14:textId="77777777" w:rsidR="008E5580" w:rsidRPr="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="00B62C49" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+          <w:p w14:paraId="706EB16B" w14:textId="770CAB1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="008E5580">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="67CD9DAC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+          <w:p w14:paraId="6199424A" w14:textId="3C0D7D0F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="008E5580">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1138 / +852 3976 8813 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5626AF51" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C83764C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="008E5580">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>norman.zhong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1C8EBBB7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7DDA3657" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC42D14" wp14:editId="6CFE4C43">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3763ABDB" wp14:editId="6E3866B4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2520A7F2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E7571F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0A5E3740" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008E5580" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E7571F">
+            <w:r w:rsidRPr="008E5580">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. NORMAN ZHONG HAS EXTENSIVE EXPERIENCE IN THE AREAS OF MERGERS &amp; ACQUISITIONS, PRIVATE EQUITY, JOINT VENTURES, CAPITAL MARKET, FUND FORMATION AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60079F2D" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2FED1BB1" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,2035 +494,2035 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A799EC4" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1503D19D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC97C66" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E7571F">
+    <w:p w14:paraId="2AC5B01C" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Economy &amp; Growth Company M&amp;A, Sales &amp; Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5ED9B0" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="46F001D9" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wingtech Technology on its sale of ODM business to Luxshare and other strategic transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ED2969" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="5D9A026A" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Intime to Younger Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C2D02D" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7A494A1D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its sale of Sun Art to DCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D312055" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="410E45E8" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind power joint venture with PIF and Vision Industries in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2130C5" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="24D13DE3" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in its wind farm sector joint venture with Brookfield and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2438BD81" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1598B328" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AESC (previously Envision AESC), a leading battery producer, in its various financings, including its USD1 billion financing led by Envision Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76320282" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="682B762E" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG (NYSE: XPEV, HKEX: 9868) in its strategic cooperation with Volkswagen Group to develop industry-leading E/E Architecture for Volkswagen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s EV platform for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346B7986" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="40C61197" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic collaboration of battery electric vehicles development with and its share issuance to Volkswagen Group for USD700 million,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317FFA26" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="2C9300C6" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XPENG in its strategic partnership with DiDi Global Inc., including the issuance of shares to DiDi and acquisition of certain assets of DiDi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8D9582" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="5EAC7447" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Alibaba in numerous controlled or minority investments, including its investments in Shihui, Zuoyebang and various investments in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>new retail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1DCD45" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="4538B0E9" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial in various investments, including its investment in Wanda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s commercial property management business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43EA689B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="0CCF81B0" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Univers (previously Envision Digital), a leading digital clean energy company, in all of its major equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363F4873" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="6DB69116" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Moonton Technology in its auction sale and its multibillion US dollar acquisition by ByteDance in one of the largest acquisitions in the gaming industry history</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616CB094" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7D43A9DD" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in forming its carbo zero investment platform with Sequoia to invest in solar and wind clean energy projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3EE2D1" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="11179F49" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Energy in all of its major equity financings, including the USD600 million investment by Primavera, Sequoia and GIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731E293F" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="0B3137F8" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Envision Group in its leveraged acquisition of AESC, a joint venture between Nissan Motor Company and NEC and simultaneous acquisition of NECED from NEC, and the resulting joint venture between the buyer and Nissan in a transaction valued at more than USD1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B5A8C" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="257D679F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wanye (600641) in its USD398 million acquisition of Compart System Pte. Ltd. from Platinum Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF57929" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="33EC437F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in various joint venture initiatives, including in its investment (together with Tencent and Oriza) in China Media Capital; Represented Fliggy, an affiliate of Alibaba, in its joint venture with Marriott</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560BB55B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="39391261" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in (i) its RMB28.23 billion (USD4.63 billion) investment for a 19.99% stake in and Suning Commerce Group Limited, (ii) Suning Commerce Group Limited</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s RMB14 billion (USD2.28 billion) investment in Alibaba, (iii) joint venture with Suning; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745AA1BB" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="242D0C6F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented PDSTI, a high-tech industry focused investor, in its various acquisitions.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other clients include Creative Artists Agency, Pacific Online, Singulato, and Youzu Interactive Co.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70596D69" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E7571F">
+    <w:p w14:paraId="486B22DC" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Strategic Investor M&amp;A, Joint Ventures &amp; Investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3EF2C5" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1E0BD0D3" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Pacific in its control acquisition of DeltaHealth</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A972196" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="2FC4AB90" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syensqo in its transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08453C19" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1BDB8D9F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chevron in its China related transactions, including acquisitions, licensing and disposals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B9FA7" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7DAA95CE" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cognex Corporation (NASDAQ: CGNX) on its acquisition of Moritex Corporation, a leading global provider of optics components headquartered in Japan, from CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E31CE7" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="6F03CBB8" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lufthansa in its various joint venture projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4840832A" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7BDD4050" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Knorr-Bremse in its various investments and joint ventures in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33590407" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="3B8869A3" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in the acquisition of wind farms in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4401FA45" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="38D56B6C" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Melrose Industries PLC in various business disposals in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31643495" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="79FC6854" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Healthcare, a subsidiary of Swire Pacific (HKSE: 00019), in most of its investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2DCB1A" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="47EC66F1" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Aupu Group (HKSE: 00477) in its delisting from the Hong Kong Stock Exchange, subsequent investments by various PE firms and as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel for its listing on the A share stock exchange (603551)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EB468A" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="186C1E4F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danaher Corporation in its acquisition of majority joint venture interests in Pall-Austar Lifesciences Limited from Austar, its disposal of certain water product line, its acquisition of Tianjin Bonna-Agela Technologies Co., Ltd. and its various other acquisitions and sales in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49473FE8" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7C4AE4B2" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PSA in connection with its various joint-venture auto manufacture business in China, including a potential alliance with a leading PRC auto manufacturer; Represented PSA in connection with the PRC aspects of its global merger with FCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0BFD15" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7087AC22" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SK Innovation in its car battery joint venture with Beijing Automotive Group and Beijing Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722034EE" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1A395ED5" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rrAG in selling 85% of the shares in the D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ü</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rr Ecoclean Group to Shenyang Blue Silver Group (300293) in a material asset reorganization of SBS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2C1FC1" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7155C201" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Catalent Pharma Solutions, in Catalent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s acquisition of Zhejiang JYT Biotechnology Ltd.; the subsequent strategic reorganization; represented Catalent in its sale of JYT to Aland Nutrition Holding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DE4028" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="60494D08" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GE Power &amp; Water in (i) the China aspect of its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s energy business for an estimated USD17 billion, including its mandatory tender offer obligation related to WBC, an B share company listed in the Shenzhen Stock Exchange, (ii) its RMB3,383 million strategic investment in China XD Electric Co., Ltd., one of the first investments in a Chinese listed company by a Fortune 500 company, joint venture with XD and global commercial co-operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1C576B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="79F7B017" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Beverage, a subsidiary of Swire Pacific (HKSE: 00019), in its acquisition of equity interests in the bottling operations from Coca-Cola and COFCO Coca-Cola; Represented Swire in its minority investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AF3E9B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="3618A194" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Jin Jiang International in acquisitions of Groupe du Louvre from Starwood Capital for more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>€</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2 billion; Represented Jin Jiang in an aborted acquisition in the global hospitality industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329A6CC3" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="2E268C53" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources Enterprise in its acquisition of Tesco</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business and the subsequent USD16.2 billion joint venture with Tesco, the largest Sino-foreign joint venture in the China retail sector at the time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B27ED6" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1450E045" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Siemens related to its wind power-related joint ventures with Shanghai Electric</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E23E94" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="74211B2D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in its joint venture with Jiangsu Rainbow Heavy Industries Co., Ltd. in Jiangsu; Cargotec (Hiab unit) in its truck crane joint venture with Sinotruk Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2408BC" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="0B4169C2" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Export Bank, JPMorgan, Hainan Airlines, Siemens and other sponsors in the formation of the first Sino-foreign joint venture credit guarantee company with a registered capital of approximately RMB5.1 billion; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1185BD99" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="5FD1300B" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Philips (Lighting) in a strategic joint venture project with Shenzhen SED Industry Co Ltd.; Represented Philips (Consumer Lifestyle) in its acquisition of Povos Electric Appliance   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other industry clients include Ahlstrom, GE Aviation, GE Oil &amp; Gas, Greiner, L</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Oreal, Ningbo Shuanglin, SK Global Chemical, Visa, Inc., and Yili Group.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAC9717" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E7571F">
+    <w:p w14:paraId="1C2B5D76" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private Equity Acquisitions, Investments &amp; Exits in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F307E73" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="72055F49" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse Capital in (i) numerous control transactions and bolt-on acquisitions (a medical device group engaging in the manufacture and sale of OK lenses, Lock Lomond, Burton), and (ii) various investments in the education (Gaodun), consumer (Jiangxiaobai), pharmaceutical (Just Biotherapeutics, Elpiscience, DAC Biotech), logistics, e-commerce, office sharing (Mydreamplus) sectors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C676CB" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="20A9E7FB" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NewQuest Capital Partners in various secondary acquisitions in China, including acquisition of portfolio from Blue Ridge Capital, Kidswant and matters related to its portfolio companies (e.g., United Water)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09372B9B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="3B90C634" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in its investment in Fourth Paradigm Technology, various exits including from Qianhe Condiment and Food (603027), from Kouzi Liquor (603589) and its exits in the healthcare sector, investment in Songhe Liquor, its approximately USD960 million strategic investment in Taikang Life Insurance Company and more than USD1 billion sale of Taikang shares to Allianz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E169D33" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="119B6A0C" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a consortium of investors led by Standard Chartered Private Equity in (i) the leveraged buyout of Siyanli for more than USD200 million and related acquisition financing, (ii) their aborted trade sale to CHJ Jewelry, an A share listed company; (iii) trade sale to MBK Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C98A347" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="32CA3C0A" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MBK Partners and Siyanli (one of its a portfolio) with respect to its various acquisition transactions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E5F228" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="13329832" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium led by China Life Private Equity in Shanghai United Imaging Healthcare; Represented China Life private equity in various funds and downstream direct investments (with a focus in health care sectors)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="784A0B5D" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="19114780" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing LTW Capital in its going private transaction of Qihoo 360 and iKang Healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED65528" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="3A446C8A" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing FFH in its joint acquisition (with Bank of China) of the village bank portfolio from a major PRC bank, and 15 village banks from China Development Bank; Represented Temasek/FFH in its various joint ventures with Bank of China in the village banking sector, including the formation of BOC Fullerton Community Bank; Represented Temasek in the pre-IPO lead investment (together with Citic PE, Kerry and IDG) in Vancl, the leading Chinese B2C operators, for USD230 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E08CA47" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="5DC6E0AF" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the investor consortium including Carlyle, FountainVest and Fosun in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>going private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and back-door listing transaction of FocusMedia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749D7EA8" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="0B13A70F" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in its investment in COFCO Meat, a leading integrated pork company and other investments; Represented Boyu Capital and Standard Chartered Private Equity in their investments in and restructuring of Honeymoon Dessert (Manji)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7931CC" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="48C3B7FB" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Oriza Capital and its affiliates in a few dozen investments since 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E74E177" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="6CC4C9A5" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng in various investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD644E6" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="42D86DCD" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented RongRui Fund, an affiliate of ICBC International, in its RMB7.1 billion investment in Meidi Group; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA542EB" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="40275921" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the TPG RMB funds in their investment in the financial services sector, its exit from the investment and in its investments in the energy, consumer products (including Daphne International) sectors; Represented TPG and KKR in their purchase of equity interests in CICC, one of China's leading investment banks, from Morgan Stanley.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other major financial clients include Abax, AEA, Affirma Capital, Citic PE, CMC, Franklin Templeton Darby, Overlook Partners, PAG, and VKC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B803F8" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E7571F">
+    <w:p w14:paraId="726022FE" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fund Formation Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1046718B" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="31062B7D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman also has extensive experience in fund formation practice and was previously the main coordinator for the Shanghai based fund practice. Fund clients include TPG, AMP, Darby Private Equity, Fosun, Golden Brick Capital, Guohe, Guosheng and CLSA, ICBCI, Oriza, VKC, and Yunfeng.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030BCFFD" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7094C9CF" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E62EE9" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="738E6DA1" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University School of Law, JD (James Kent Scholar), 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4902FD68" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="7F7A931D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LLM, 2002 (distinction)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD01F14" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="6A027ABC" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of International Business &amp; Economics, LLB (highest distinction), 1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07BE5424" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="2360322B" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE650B1" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="72DD17A7" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0851CC85" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="002D854D" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D29A43" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="42FACEFE" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9E3E86" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="357EDE19" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1FA9AB" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="00DD90BA" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Norman worked with the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office before furthering study at Columbia.  Before rejoining the firm in Beijing as counsel in 2009, Norman worked in the M&amp;A and Corporate Finance departments of Skadden, Arps, Slate, Meagher &amp; Flom LLP and Sullivan &amp; Cromwell LLP (both in their New York offices).  Norman has been the hiring partner responsible for hiring of the Shanghai and Hong Kong offices from 2012 to 2018.  Norman has been the head of the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s General Industries Group (with more than 100 attorneys) since the formation of the group in 2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C58E07D" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="69771250" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A1F6DD" w14:textId="77777777" w:rsidR="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="1202C5A5" w14:textId="77777777" w:rsidR="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7886EC9D" w:rsidR="00686369" w:rsidRPr="00E7571F" w:rsidRDefault="00E7571F" w:rsidP="00E7571F">
+    <w:p w14:paraId="5567FC3C" w14:textId="56BF62CC" w:rsidR="00686369" w:rsidRPr="008E5580" w:rsidRDefault="008E5580" w:rsidP="008E5580">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Norman has been recognized as Band 1 M&amp;A lawyer by Chambers Global and Chambers Greater China Region, as one of the most renowned Leading Mergers &amp; Acquisitions Lawyer in China by the Legal 500 (under the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hall of Fame Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> category in recent years), by IFLR1000 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Guide to the World</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E7571F">
+      <w:r w:rsidRPr="008E5580">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Leading Financial Law Firms (for every year since 2011). </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E7571F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008E5580" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2720,1632 +2720,1632 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014D1E17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B9E2A90"/>
+    <w:nsid w:val="03A86353"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="673E175C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B244D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08921558"/>
+    <w:nsid w:val="063955A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAB219DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036C71EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7500370"/>
+    <w:nsid w:val="06790384"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FB69F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C55DC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B525D94"/>
+    <w:nsid w:val="07E91F49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15584BEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03CA7CC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F462EC72"/>
+    <w:nsid w:val="0A1026C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36CA47A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A37AA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E767DA6"/>
+    <w:nsid w:val="0C6250AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52F28A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6E50F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB206CA6"/>
+    <w:nsid w:val="0F097D7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88CEC798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2E6757"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0006DEE"/>
+    <w:nsid w:val="0F2F30E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EACE8B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F387B94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC7840E6"/>
+    <w:nsid w:val="121C67AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81C4D534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123A5C07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B62EC56"/>
+    <w:nsid w:val="135B4FA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE30139E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125860D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E23CA712"/>
+    <w:nsid w:val="170F4E7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7C8712C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A85B82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F569182"/>
+    <w:nsid w:val="1824638F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21D420A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14843CA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48C07412"/>
+    <w:nsid w:val="1A613A20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A6807EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150D35F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A2043DE"/>
+    <w:nsid w:val="20406624"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A46C71B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15760CCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="080E5A1E"/>
+    <w:nsid w:val="24557E3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7EB0BC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16642CCF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EA04AD0"/>
+    <w:nsid w:val="29BB2F5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBA64244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7E02FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40461BFC"/>
+    <w:nsid w:val="2CA85E3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD02ED48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9D0306"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFD04D66"/>
+    <w:nsid w:val="3191576F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFA62A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F479DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A163F52"/>
+    <w:nsid w:val="330C0C4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FBEDB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C1442C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1996EE0C"/>
+    <w:nsid w:val="346A05A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA9A9BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24FB7B19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="660E9FE6"/>
+    <w:nsid w:val="360E688F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BFACA10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2790753E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D6826CC"/>
+    <w:nsid w:val="3625621E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D487534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5069DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D536013A"/>
+    <w:nsid w:val="36771F0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7BA0030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDE1DD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D21029DE"/>
+    <w:nsid w:val="372B337A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57387D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C987108"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B9CDF6C"/>
+    <w:nsid w:val="3766136A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="200E1380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326D48F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27E49DD8"/>
+    <w:nsid w:val="3795118D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2562765E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A46BDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F0C3E9C"/>
+    <w:nsid w:val="38DC1F1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF7CC9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350E07F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E86561E"/>
+    <w:nsid w:val="3A4A66D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB54C75E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361D347E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="798C5BCA"/>
+    <w:nsid w:val="3BDA55A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBE2F6BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380B45A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="688E726C"/>
+    <w:nsid w:val="3C967B24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DBA9D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C1417D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84701C1E"/>
+    <w:nsid w:val="3DD311E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E3A6C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF96F09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5160645E"/>
+    <w:nsid w:val="422374B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44863538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D940FD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B561EE2"/>
+    <w:nsid w:val="490E5477"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88CEAC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F61214A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31669EA4"/>
+    <w:nsid w:val="4911625F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADD2E0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F752794"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6B0DAEE"/>
+    <w:nsid w:val="4970066B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5A6F528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="404B4E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6060D588"/>
+    <w:nsid w:val="4AB3057F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F9494E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406C3A74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37B228B2"/>
+    <w:nsid w:val="4CBD331F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="654EEA90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43902679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE2C4CDC"/>
+    <w:nsid w:val="4D2E2EFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="824E6C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45005ECC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3196BB6E"/>
+    <w:nsid w:val="4D5F6C84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A04E5DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BC6E5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D907DE2"/>
+    <w:nsid w:val="50824E3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBF83990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="482B4B44"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD061770"/>
+    <w:nsid w:val="519209FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A364B364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A251F28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC88A656"/>
+    <w:nsid w:val="519A3970"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9710E958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7229C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC1479F0"/>
+    <w:nsid w:val="5261234D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8272BDEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8159AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EE45C40"/>
+    <w:nsid w:val="54882499"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B042817A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503B2BC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8028DEC4"/>
+    <w:nsid w:val="55777882"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E72A82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D47BAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE985C92"/>
+    <w:nsid w:val="55CC3C79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF7C86A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F45405"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="645A3870"/>
+    <w:nsid w:val="572B5C88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0822476E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D3473B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E1AB9D6"/>
+    <w:nsid w:val="5AF53A98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F55EDF2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0C1368"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C984829C"/>
+    <w:nsid w:val="5CC536B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7B0B050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B7C60EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="221CF9FA"/>
+    <w:nsid w:val="600E4EB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40BAB232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D170D4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F9261A0"/>
+    <w:nsid w:val="60CB0DA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9154CF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E790163"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="400219EC"/>
+    <w:nsid w:val="642D6A18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DA83222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2E41A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0D6A366"/>
+    <w:nsid w:val="678B062D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E7AE370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601430D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F00A4510"/>
+    <w:nsid w:val="69104ED7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E7AE370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EE2706"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A150EB02"/>
+    <w:nsid w:val="6AC4330E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97F2A7B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F620DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="652A545A"/>
+    <w:nsid w:val="6B8F217B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CF0C27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B97D3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDE2D3D2"/>
+    <w:nsid w:val="6BEA43A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BFC629E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4948C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D65E6D92"/>
+    <w:nsid w:val="6C4A2B6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEB88FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE34245"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AAA14A2"/>
+    <w:nsid w:val="6CDE6241"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEEEB2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E6905F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EECEE838"/>
+    <w:nsid w:val="70D3189D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46F6AFEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD35184"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACC809F2"/>
+    <w:nsid w:val="71B5054B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E4CF020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDA516D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D65E6D92"/>
+    <w:nsid w:val="73067E7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE122AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C3731E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAEA9F36"/>
+    <w:nsid w:val="767E20DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91A853E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2F633A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7E8E7B8"/>
+    <w:nsid w:val="77FE28F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BD4B856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6B572A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A36FF9A"/>
+    <w:nsid w:val="7A8055B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1374B7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E2531D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="935CB632"/>
+    <w:nsid w:val="7D020D94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40D6AD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-[...32 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="59">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="46">
-[...20 lines deleted...]
-  <w:num w:numId="53">
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="54">
-[...17 lines deleted...]
-  <w:num w:numId="60">
+  <w:num w:numId="65">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="61">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="66">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="66"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4430,50 +4430,51 @@
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
+    <w:rsid w:val="008E5580"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
@@ -4481,51 +4482,50 @@
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
-    <w:rsid w:val="00E7571F"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -5580,61 +5580,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E7571F"/>
+    <w:rsid w:val="008E5580"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E7571F"/>
+    <w:rsid w:val="008E5580"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5918,51 +5918,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4DC0AC4-DF18-4336-BB91-A23A7E1EF4FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC3A8679-2BD5-4079-BBEA-AF13D4B380DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1863</Words>
   <Characters>10624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>