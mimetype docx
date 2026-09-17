--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="23F4E55A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="347EAA82" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>PETER YUEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="050F6B4A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+          <w:p w14:paraId="706EB16B" w14:textId="7A6000E2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3B93B533" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+          <w:p w14:paraId="6199424A" w14:textId="500EDF21" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1177 / +852 9870 1177 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2C9B2BA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+          <w:p w14:paraId="4F910ACA" w14:textId="6592C6BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peter.yuen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3DCA831C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="082B0FD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D149A66" wp14:editId="7A47048A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="770B99EC" wp14:editId="0D958F42">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="57E6CCD5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FB47CB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4ADEFAA8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DB4CB4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB47CB">
+            <w:r w:rsidRPr="00DB4CB4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DISPUTE RESOLUTION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F64CBA5" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="10DA6B8B" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,3274 +456,3274 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C62E653" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="4A21B3A0" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice spans a number of areas including international and regional arbitration, China-related commercial arbitration and complex commercial litigation. Peter regularly acts for clients in complex commercial disputes before the Hong Kong courts and is experienced as coordinating counsel in cross-border multi-jurisdictional disputes, particularly in matters involving court proceedings in China. He has also established a busy practice in regulatory and corporate compliance and has conducted a considerable number of corporate internal investigations in Hong Kong and China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C6F32" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="27E59F73" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Although Mr. Yuen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s professional career to date has focused on counsel work, he also accepts arbitral appointments and sits as arbitrator. He is on the panel of BAC and the Shenzhen Court of International Arbitration and on the list of HKIAC arbitrators.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E2A3F4" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="76C0D80C" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen has been ranked as a leading individual for international arbitration in Chambers Asia since 2010. In recent years, he has handled a number of notable cases, including acting for a Hong Kong-listed company in an action against Next Magazine for libel and malicious falsehood, acting for San Want Media Holdings in a shareholder dispute over the control of ATV, and acting for an energy company in SIAC arbitration in a RMB 3 billion dispute over natural gas supply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A7264C" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="0A7E2A92" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen "gets to the crux of the issues very quickly and guides the client throughout the process to find solutions to issues." He is recognized for his expertise in shareholder and fraud-related disputes, as well as acting on contentious regulatory and enforcement matters. One source praises his "extensive experience and knowledge in the field and ability to offer valid, practical advice." Another client praises his </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>experience in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, noting that he is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>accommodating and extremely hard working</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chambers Asia Pacific Guide 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2286A213" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="593A7D92" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729827F1" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="3AA673BB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345BB89B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="28CBB723" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for various investors in investment and debt defaults involving cross-border proceedings, asset preservation applications and enforcement proceedings in Hong Kong and overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E7B110" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="190C9530" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for two private equity houses in disputes with their PRC partner over investments in a billion-dollar project in the PRC and breaches of the shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709273B9" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="552777ED" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a major China-based private equity firm in Hong Kong litigation with a former partner for breach of fiduciary duties and misappropriation of business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46986FF6" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="51845C46" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for BVI-appointed liquidators in the liquidation of a Hong Kong-listed company's subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D940A3C" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="73E7FBD6" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the minority shareholder of a major television company in a high-profile derivative action against: (i) the company's directors for breaching fiduciary duties and for procuring a breach of the ATV shareholders' agreement; and (ii) ATV and another ATV shareholder for breaching the ATV shareholders' agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CE7A59" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="56D6011E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-listed company in a complex and high-profile defamation action against Next Magazine for libel and malicious falsehood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EC4B6B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="78B8A58D" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FDC74F" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="5517F5E2" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based private equity firm in a high-value claim and counterclaim arising from a sales and purchase agreement with a Chinese auto dealership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B622543" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="7BE85241" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Hong Kong-based conglomerate against a Hong Kong-listed company in a dispute over wrongful termination and loss of substantial profits arising under a distribution agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1EA13B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="21B34238" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international apparel brand seeking buy-out relief against its delinquent joint venture partner under a shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3164B5C9" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="6BA7A837" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for the claimant in HKIAC arbitration against a founder of a PRC technology company to enforce a put option under an investment agreement governed by PRC law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715A7DF5" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1C0A98EB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for an international hotel chain in HKIAC arbitration in a dispute arising from a hotel management contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286375D8" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="74053DE4" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a gas field developer in an ad hoc arbitration against a major state-owned enterprise in a dispute over a gas field development and construction project in the South China Sea</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634E97CF" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="341A752B" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based land owner in ICC arbitration to defend claims brought by an international hotel construction and management company alleging breach of a hotel management agreement and to counterclaim under a suite of construction contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73198997" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2D520624" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a shareholder in HKIAC arbitration to defend a claim for specific performance of a shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B5BB52" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="5F054D23" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a Singapore-based technology company in HKIAC arbitration to defend a claim brought by a subcontractor under an IT service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE3BBE2" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2C9CD0D9" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a China-based technology company in a high-value ad hoc arbitration in Hong Kong against a group of international investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41366004" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="506C5C73" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a group of Chinese companies in an investor-state arbitration against Mongolia in a dispute over an iron ore mine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E38B92F" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="6F43179D" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Danone in SCC arbitration proceedings against Wahaha for its breaches of a number of joint venture agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CF2DEE" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="419451E9" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19063) in a dispute arising from a share purchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D754CEF" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="4FEA782E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A19039) in a dispute arising from a joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610B4430" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="22E0CBB3" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an arbitration seated in Hong Kong and administered by HKIAC (A18033) in disputes arising from multiple concert agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC99031" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="230FCB72" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitratior in an arbitration seated in Hong Kong and administered by HKIAC (A14023, A14024 and A16115) in disputes arsing from multiple sale and purchase contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7608B2B9" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="40390214" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an ad hoc arbitration seated in Taipei in a private equity investment dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B07495" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="667769A7" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as co-arbitrator in a BAC arbitration (2016 Jing Zhong An Zi No.2477)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7822DC" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="40851F8F" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as sole arbitrator in an HKIAC administered arbitration (A16115) for a claim under a service agreement brought by a Taiwanese businessman against a Taiwan-listed company and its subsidiary for alleged non-payment of commissions owed under a service agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F898076" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FB47CB">
+    <w:p w14:paraId="03916FA9" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory and corporate compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BAE5EB" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="12CB7E1A" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the board of a company undergoing US listing on certain transactions and corporate relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05415AD5" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="044DB6AB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on an internal investigation into the CEO (and his brother) of a leading green energy supplier in China after the Stock Exchange of Hong Kong (HKSE) received a corruption complaint against them, included instructing a leading accounting and advisory firm to conduct an internal review of bank loan proceeds documentation, engaging International Risk to conduct background checks, reviewing contracts and corporate documents and attending various witness interviews as part of the internal investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20529ED7" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="229D1047" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large Chinese corporation on a series of regulatory enquires from and interviews by the HKSE and the Securities and Futures Commission (SFC) about the disclosure or provision of false and misleading information, the timing of certain public announcements and the alleged extension of a loan by the company to a local government in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428DB194" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1CEA5F20" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong-listed company on: (i) an HKSE investigation into the timing of a public announcement and the potential breach of the Listing Rules; (ii) an SFC investigation into the potential disclosure of false or misleading information to induce transactions in the company's shares; and (iii) a Financial Reporting Council investigation in Hong Kong into the company's announcement of the results of an independent review of the its sales transactions with ten major customers, the company's annual corporate income tax filing documentation and the company's corporate income tax payment records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D8B130" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="3ACC9AC7" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised senior management for one of the largest telecommunications companies in China on Hong Kong regulatory issues arising from the company's alleged late announcement of potentially price sensitive information and handled the related HKSE enquiries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A1A375" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2EFC5C2E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the audit committee at a major technology company in China on conducting a large investigation into fraud and false accounting allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFA30B2" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="3510FD99" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Hong Kong-listed companies on internal investigations into bribery and corruption and on SFC investigations into allegations of insider dealing and market misconduct including by senior management and board members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49615BB5" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="723F54A1" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised numerous companies and sponsors in pre-listing HKSE enquiries and "poison-pen" allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2644FC79" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2BE4811D" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong company in an SFC disciplinary proceeding that alleged the company failed as sponsor of a Chinese company listed in Hong Kong to conduct adequate and reasonable due diligence on the Chinese company's listing application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A87574A" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="32D465B6" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022E17F8" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="06F18B81" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>He holds a Master of Art degree from Oxford University; a Master of Science degree from Cornell University, and a Graduate Diploma in Law (with distinction) from the College of Law in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03733A51" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="512B7657" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F631E7" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="10B4871A" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10345585" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2A58DFCE" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2E18A1" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="6CD86A0E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F1A86F" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="04743351" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78ADB5BA" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="52A2A80C" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC8C2B4" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1C7D4809" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43911C36" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2CC4D946" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFB3B26" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="223795C3" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Yuen was a partner at a magic circle firm where he was responsible for the firm</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China-related dispute resolution practice. Before becoming a lawyer, Mr. Yuen read chemistry at Oxford University and was a teaching fellow at Cornell University before studying law in England.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9441EB" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="575AF7D8" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Yuen publishes regularly in a number of leading arbitration and dispute resolution journals. He is also a contributing editor of the Hong Kong White Book and he has recently co-authored </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The International Investigations Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10944058" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2EB96888" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yuen is a panel arbitrator of the Beijing Arbitration Commission and the Shanghai International Arbitration Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1801FD" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="36F6C763" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEEDFA0" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="05D848CE" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEC7AA7" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="186D6DF2" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Drawing the Line Between State and Corporation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Closer Look at State- Owned Enterprises</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, a HKIAC event titled </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Business Giants: Understanding the Chinese State-Owned Enterprise</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Paris, February 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF97942" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="0E6CC36D" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China/Korea Corporate Disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Korea: International Arbitration Summit, Kluwer Law, Seoul, November 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DEA287" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="752FC35A" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plenary</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> session, Risk &amp; Corruption Symposium, Pacific Business Press, Hong Kong, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC13E65" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="44EA25BB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Risk Management in PE Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a seminar for private equity clients hosted by Fangda Partners and others, Beijing, May 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD31F7D" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1057A116" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Resolving Private Equity-related Disputes through Arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Why, Where and How?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda-HKIAC workshop, In-House Congress, Beijing, March 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FFBBFD" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="16A07B3C" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Top tips for litigating and arbitrating in China </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with high points of the new Civil Procedure Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Fangda seminar for Hong Kong Corporate Counsel Association members, February 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531D91CE" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="7755B2AE" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Arbitration Week, HKIAC event for speakers from around Asia, October 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E1DA1C" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="01C9B2A5" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Korea: International Arbitration Summit and the New Hub of Asia, Kluwer Law International, Seoul, December 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC72EBF" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2844A09D" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ethical issues in international arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Jessup Moot, Beijing, February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B6B95B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="36D17251" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>How and why when dealing with China related transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, HKU, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732219D4" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="3D39F277" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating China-related disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Beijing University, May 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7A06F0" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="5977C203" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitrating Private Equity Dispute</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Singapore, SIAC Conference </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667116EC" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="078DB981" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C869EAD" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="755878FB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Books   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Arbitration Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Contributor and Co-editor with Damien McDonald and Arthur Dong, LexisNexis, Hong Kong (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE65451" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="521EBCC9" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Arbitration Agreement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Arbitration in Hong Kong: A practical guide (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189C0CC3" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="37416F46" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Getting Statements of Truth Right in Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and Tim Harry, Hong Kong Civil Justice Reform Practice Manual (3rd ed) Sweet &amp; Maxwell (2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD1D72" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="76B348AA" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mongolia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Batzaya Bodikhuu and Peter Yuen, Arbitration in Asia Handbook, Michael Moser and John Choong (eds) Oxford University Press (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2299A2F9" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="024172EB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commencement of arbitration and appointment of arbitrators</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen and John Choong, Arbitration in Hong Kong: A practical guide (2nd ed) Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC46C5F" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="75F1E2CB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Drafting Arbitration Agreements in Commercial and M&amp;A Transactions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368F8CBB" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="74BB5745" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C99A471" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="38FED2D4" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Comparative View on Impartiality and Independence of Arbitrators in International Arbitrations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Business Disputes In China (3rd ed) Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D20132A" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2DA5D3C2" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The enforcement of domestic and foreign court judgments in the PRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Peter Yuen, Richard Chalk and Adam Silverman, Dispute Resolution in China, Juris Publishing (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B14D020" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="6104B481" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen (contributor), The Hong Kong Arbitration Ordinance: Commentary and Annotations, John Choong and Romesh Weeramantry (eds), Sweet &amp; Maxwell (2011) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239DD2BF" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="6D6E7EEF" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong Civil Procedure </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the White Book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (one of the contributing editors since 2007) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C2AC14" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="0BD9C95E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals   Peter Yuen and others, Hong Kong and China chapters </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Getting the Deal Through, Arbitration, Law Business Research, 2014, 2013, 2012, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0006663D" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="55F68E99" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and Doris Yeung, HKIAC chapter, Getting the Deal Through, Arbitration, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2F0844" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="4D2258DB" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, Hong Kong and China chapters, The International Investigations Review, Law Business Research, 3rd Edition (July 2013), 2nd Edition (July 2012) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745564A4" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="4B483800" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China chapter, Annual Review: Commercial Arbitration, Financier Worldwide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0793F2F6" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="312C047A" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Changes to the HKIAC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Corporate Disputes Magazine, Financier Worldwide, October - December 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF9325A" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="2A87D586" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and others, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Arbitration Roundtable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Financier Worldwide, June 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D2B27B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="3220F1FD" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, Richard Chalk, Adam Silverman </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Managing the complexities of cross-border disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Special Report on International Dispute Resolution, Financier Worldwide, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588FEBCA" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="7BCD6A74" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">PLC   Peter Yuen and Andrew Skudder, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The New HKIAC Arbitration Rules and how they compare to other institutional rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, Arbitration Multi-jurisdictional Guide, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6659D1A6" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="705BDF8A" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause: drafting notes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59978369" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1476FE1E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ad hoc arbitration in China: note</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 27 April 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59689B7B" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="5B14BE81" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong: ad hoc arbitration clause</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3983EE05" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="153F61B8" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Hong Kong court considers validity of agreement to arbitrate in </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6010A5" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="1E282572" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the PRC under ICC Rules</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250564C9" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="71A3A880" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Plaintiff seeks to stay its own court proceedings in favour of arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 September 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B688052" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="32E2CC03" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Yuen and John Choong, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Consultation on proposed new Hong Kong Mediation Ordinance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 26 March 2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8F8EAB" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="0E4E7D05" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">SCMP   Peter Yuen, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Stricter rules key to scam-proof IPOs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1 February 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35684CEB" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="03E29F0E" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCABBB1" w14:textId="77777777" w:rsidR="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="49AEAFC6" w14:textId="77777777" w:rsidR="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Visiting lecturer, Beijing University School of Law, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3E474A06" w:rsidR="00686369" w:rsidRPr="00FB47CB" w:rsidRDefault="00FB47CB" w:rsidP="00FB47CB">
+    <w:p w14:paraId="5567FC3C" w14:textId="2ED9EB07" w:rsidR="00686369" w:rsidRPr="00DB4CB4" w:rsidRDefault="00DB4CB4" w:rsidP="00DB4CB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="84"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB47CB">
+      <w:r w:rsidRPr="00DB4CB4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Part-time lecturer, University of Hong Kong (HKU), 2010, 2011, 2012, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FB47CB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DB4CB4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -3921,2064 +3921,2064 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05745EED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AFA12C0"/>
+    <w:nsid w:val="025B0FE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8BAEBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06396BC9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA840EA0"/>
+    <w:nsid w:val="03A27C0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DBE2D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B7388E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59F43AB4"/>
+    <w:nsid w:val="0B085FF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09AC4886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B3714A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4321614"/>
+    <w:nsid w:val="0C8A2FFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98BAAF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A324721"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="502044E8"/>
+    <w:nsid w:val="0DD26BB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85A47E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB16C9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB80738A"/>
+    <w:nsid w:val="0DEA075B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABDA56A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5E31EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A249DF0"/>
+    <w:nsid w:val="0E016498"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0E8AF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAF29EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C3EEEF6"/>
+    <w:nsid w:val="110A5817"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E23A69F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FAF6262"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FDE72A8"/>
+    <w:nsid w:val="114404B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E32492B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10583A06"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A36360C"/>
+    <w:nsid w:val="12A15694"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37C86BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134F6E3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F798194C"/>
+    <w:nsid w:val="134A3EFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E4EA364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1795608B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="931AB212"/>
+    <w:nsid w:val="14D319C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B222A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DD7F24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="535A03BC"/>
+    <w:nsid w:val="15E64747"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AB610D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F152D6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB96D8E4"/>
+    <w:nsid w:val="18083144"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BBC97B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2206754D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2C66E16"/>
+    <w:nsid w:val="1D4753E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="657A897A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2268154A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A50691C"/>
+    <w:nsid w:val="1E5D065A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D52F09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="228A4E36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81ECDE20"/>
+    <w:nsid w:val="1FEF4293"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8E68DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229725E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33F6C08E"/>
+    <w:nsid w:val="208427B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47BC6C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248705BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7924F4B0"/>
+    <w:nsid w:val="235B1532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBC44084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B40DA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92AAED36"/>
+    <w:nsid w:val="26A00EB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D5A97DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28237671"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D46E1F64"/>
+    <w:nsid w:val="27F21CFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC7295C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28237ACE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50762B72"/>
+    <w:nsid w:val="2CC65D28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74F2F27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="285E4C61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62524DCE"/>
+    <w:nsid w:val="2D31620B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B804C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297A5C87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1D8543C"/>
+    <w:nsid w:val="2D6651CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6A8A62C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B801AF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30A0F1AC"/>
+    <w:nsid w:val="2E2469F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F232FEBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B953C4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="084A73AE"/>
+    <w:nsid w:val="2F1506F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8744A156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D380A91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FE25D48"/>
+    <w:nsid w:val="2FCB4BE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85A69C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D623F43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="017E97B4"/>
+    <w:nsid w:val="31234D27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4AADD80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F396186"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="905E0C4A"/>
+    <w:nsid w:val="36C26FCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="883E56A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314A24BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="286C0538"/>
+    <w:nsid w:val="373C3EFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25EE60AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35040B92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6983AD6"/>
+    <w:nsid w:val="38DA5028"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16B44E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35205743"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48D45EC0"/>
+    <w:nsid w:val="393E3CA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C2A762C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA36A6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7472A7B2"/>
+    <w:nsid w:val="3D4A762C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63D0B4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0226AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDB07272"/>
+    <w:nsid w:val="3D814379"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41526268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401820EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="510E097C"/>
+    <w:nsid w:val="3DBE51B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="732A87FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403867C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C8AF626"/>
+    <w:nsid w:val="3E494432"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2BABF08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C56D3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DAA2712"/>
+    <w:nsid w:val="40595257"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7706B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42A0413F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDB60F7A"/>
+    <w:nsid w:val="445708DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE5459AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4720670E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0750FAB0"/>
+    <w:nsid w:val="468B7B15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7032C542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C220C36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A81251FE"/>
+    <w:nsid w:val="47C74E2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64BCEE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE8295D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="288C04BC"/>
+    <w:nsid w:val="4B2D4683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7D00BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D881223"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6A28D54"/>
+    <w:nsid w:val="4CF21609"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88BE4A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D917BD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57605BD4"/>
+    <w:nsid w:val="4D48187D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="033A1664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E247E56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="364C4EDA"/>
+    <w:nsid w:val="4D5D275F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74E639BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB65E97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A636CE58"/>
+    <w:nsid w:val="4DC41C7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AC28F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50185D1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F76373C"/>
+    <w:nsid w:val="4F2A562D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="463CB786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516563E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36803EDA"/>
+    <w:nsid w:val="4F803644"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8020A8B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556D7328"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A00C11C"/>
+    <w:nsid w:val="50326376"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59D252D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568A445F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64A2F46A"/>
+    <w:nsid w:val="52426CE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43B4A8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56955B36"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F08C314"/>
+    <w:nsid w:val="52B068C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B8887B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582C5416"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D8C9A8E"/>
+    <w:nsid w:val="55CF2E5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEB67AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2E4F73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCC24B1E"/>
+    <w:nsid w:val="55EF6C31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E38D790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BBC151C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51F45092"/>
+    <w:nsid w:val="569268F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B28BCDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6002762B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4282F886"/>
+    <w:nsid w:val="57714007"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5C43488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60531FAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="054EDF6E"/>
+    <w:nsid w:val="58F04A03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D91478FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="620D5ACE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CE87A76"/>
+    <w:nsid w:val="591F53CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="765AF346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C56C8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5568D436"/>
+    <w:nsid w:val="5A443E78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="117ADBEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65AB0E94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36D85060"/>
+    <w:nsid w:val="5B3F36DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D98CB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66121CB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22F09BFA"/>
+    <w:nsid w:val="5E2D1E40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3102E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677D6D26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB0408AC"/>
+    <w:nsid w:val="5EEE1ADF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="680A9D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698860DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8AD80D36"/>
+    <w:nsid w:val="5F4646EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD82F640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD7652E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C92BCBA"/>
+    <w:nsid w:val="602E0090"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A40CF0B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0262F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EF0342C"/>
+    <w:nsid w:val="610B337E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67521DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C402E5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58147100"/>
+    <w:nsid w:val="616076A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B3403A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CDA4875"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A049F64"/>
+    <w:nsid w:val="61FD798B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="498A819A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D99685F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="832E0316"/>
+    <w:nsid w:val="620D608A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2846AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E0E622A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9894EE7A"/>
+    <w:nsid w:val="662869AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D901FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EFE5339"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41665A22"/>
+    <w:nsid w:val="6A517E47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE906E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2B0FD6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DD4B214"/>
+    <w:nsid w:val="6BFF5624"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2ED6177E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F833D02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5821A50"/>
+    <w:nsid w:val="6D6B6277"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACF022F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDD4027"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A02043E"/>
+    <w:nsid w:val="6E4C1D66"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36F0E85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FE27494"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9FDE72A8"/>
+    <w:nsid w:val="6E8A6813"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7ECCB450"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71547136"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3676BE40"/>
+    <w:nsid w:val="6E96520B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD7A9FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B274D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4FAAB1E"/>
+    <w:nsid w:val="705538CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EEE06CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7386323C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A2C50F8"/>
+    <w:nsid w:val="71A04E9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A768EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BF2642"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B04B8C4"/>
+    <w:nsid w:val="741520A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D71024EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75562A1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E29659C6"/>
+    <w:nsid w:val="745A6E96"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C8E6C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B1B1269"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F4EF40A"/>
+    <w:nsid w:val="75336948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C06323E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B5C497F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71AAE456"/>
+    <w:nsid w:val="766F5646"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1E2E41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF67249"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33268500"/>
+    <w:nsid w:val="79CB4664"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC3AD174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CAD5ED0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7BCC79A"/>
+    <w:nsid w:val="7A736B61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A142682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE22B3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E80D370"/>
+    <w:nsid w:val="7B232EDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9968BD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4768DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D4C5A8A"/>
+    <w:nsid w:val="7BD8520E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7BA61F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E270286"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F043286"/>
+    <w:nsid w:val="7EF020CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F232FEBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="72">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="79">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="82">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="8">
-[...95 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="83">
     <w:abstractNumId w:val="83"/>
   </w:num>
-  <w:num w:numId="41">
-[...83 lines deleted...]
-  <w:num w:numId="69">
+  <w:num w:numId="84">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -6106,70 +6106,70 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DB4CB4"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
-    <w:rsid w:val="00FB47CB"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7213,61 +7213,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB47CB"/>
+    <w:rsid w:val="00DB4CB4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB47CB"/>
+    <w:rsid w:val="00DB4CB4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -7551,51 +7551,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9995200D-E4B4-494A-A4C2-6D92A12FC022}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C471005-61FA-40F8-BBB2-8EC20D4B7C50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2190</Words>
   <Characters>12483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>104</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>14644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>