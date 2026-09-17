--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="479BA5D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4CCA7A1E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SHERRY XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="393557E2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+          <w:p w14:paraId="706EB16B" w14:textId="0EBBB861" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4E7956D6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+          <w:p w14:paraId="6199424A" w14:textId="529D0ECB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5839 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="20053280" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E4D6C5E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="490BBBA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="54AB22B1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="622A6841" wp14:editId="6B729719">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445EB498" wp14:editId="55D45556">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="026F1B6A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00911C1B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2B433E32" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000E6B22" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00911C1B">
+            <w:r w:rsidRPr="000E6B22">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SHERRY XU SPECIALIZES IN CROSS-BORDER M&amp;A, FOREIGN DIRECT INVESTMENT, OUTBOUND INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0831FFEE" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5AFA2EBE" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1328 +456,1366 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6DC059" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+    <w:p w14:paraId="3CB8ADAE" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911C1B">
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EC82E3" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2932CC73" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE M&amp;A AND RESTRUCTURING MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C099B" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+    <w:p w14:paraId="7DDF85EE" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911C1B">
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Micro-Tech in the acquisition of 51% equity interest in Creo Medical S.L.U. (CME), a Spain-headquartered medical device company with subsidiaries in France, Belgium, Germany and the United Kingdom, involving multi-jurisdictional FDI filings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458F9F1A" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Nanjing Develop Advanced Manufacturing in its acquisition of 100% equity interest in HME Technologies, a Singapore-based OEM manufacturer of oil and gas industry equipment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22315450" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for a well-known new energy enterprise on technology licensing, local factory establishment consultancy, as well as the drafting and negotiation of trade agreements in Oman and Europe;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352C54D8" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for a well-known Zhejiang cosmetics company in making minority equity investment in a British cosmetics enterprise;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C803C50" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for English First in its sale of the majority stake in its kids and teens business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B8B0BB" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="51BDDBEA" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli, an auto part manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E1E9D" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="51D0D63A" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of 24.9% stake in Apex Logistics, a globally integrated logistics solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AADA492" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="4B731F0F" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Europe based fund Partners Group in its acquisition of the majority stake of BCR, a leading retail display solution provider and its add-on acquisition;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A50D114" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="5D76ABC8" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for USD fund C-Bridge in its acquisition of certain pharmaceutical assets from Takeda;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B9515E" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="062B092C" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Honeywell in its spin-off of its turbo charger and homes businesses by way of a series of transactions, including demerger of its China investment holding company and demerger of its subsidiary;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4169D0FF" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="563689BB" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABB in its restructuring of its Power Grids business and demerger of its China investment holding company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADACF5E" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="534E94E5" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Alibaba in its acquisition of the shares in Lianhua Supermarket Holdings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7BD728" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="0065DBB5" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for 51Job in its acquisition of the controlling stake in Lagou; Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A4C027" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a portfolio company of Axcel in its acquisition of a Shandong based machinery company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56537F83" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="602D0BBB" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its investment in an Israeli medical device company Rapid;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4828420D" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="4E42FA1C" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Bright Food in its acquisition of the majority interest in Tnuvaat the price of approximately RMB6 billion which is the largest food manufacturer in Israel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C4796F" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="41E19570" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou CRRC Times Electric in its acquisition of SMD in the UK;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FB43D9" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="03A7026C" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Zhuzhou Times New Material (a subsidiary of CRRC) in its acquisition of metal-rubber business from ZF, a German automobile component manufacturer, which is the first outbound investment by Chinese A share company which constituted material asset restructuring;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5DB21F" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="34D517E5" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group which has over 50 subsidiaries around the globe, and the negotiation with the minority shareholder;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EA9C5B" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2FC11546" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HP in it sdisposal of its shares in H3C, a leading surveillance device manufacturer in Hangzhou; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A633AF0" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2B1947B6" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for sponsors in the public listing of Far East Horizon at HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F625F20" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2C0EF9B1" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>REPRESENTATIVE JOINT VENTURE MATTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9166DA" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for SAIC in its joint venture renewal with General Motors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D28DA7E" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for medical device company Ortho in its joint venture with Runda;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ACCD9B" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Shanghai Highly in its acquisition of the majority stake in the global HVAC business from Marelli and formation of a joint venture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F11CDB5" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Shanghai Highly in formation of a joint venture in India;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8C008F" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Highly Marelli in its formation of a joint venture in Indonesia;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E0BA2" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for ParknShop, a brand owned by Watson, in its formation of a joint venture with Yonghui and Tecent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48837875" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Alibaba in its formation of a joint venture with Marriott;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A6055E1" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Tongpai in its formation of a joint venture with Ctrip;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7128B475" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Vopak in its LNG joint venture projects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B11FFF5" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Bright Food in negotiating the shareholders agreement with the minority shareholder of its Israeli subsidiary;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536683DC" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Feilo Acoustics in its acquisition of 80% equity interest in Sylvania Group and the negotiation with the minority shareholder;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAF6F31" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Carnival Group in its ship-owning joint venture with CSSC and CIC Capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C540899" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Tesco in its joint venture with China Resource Enterprise (CRE), which combines two leading retail operators in China; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FA2EF2" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acted for Pepsi in its strategic cooperation with Tingyi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6714A620" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MINORITY INVESTMENTMATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2596A9EC" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="00F9850D" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Nuonuo, a tax financing service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5602828C" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="267783D2" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Xinlian Technology, an ETC issuer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7580CA7A" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="01FD4701" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ant Financial in its investment in Chongho Bridge, a financial service provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDCB21C" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="65DE5404" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for ABInbev in its investment in MissBerry;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3590DC81" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="6676BFA7" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Saturnbird Coffee;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BED59E" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="621FE415" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for CPE in its investment in Moody Contact Lens;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737EBE11" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="0FF36AA2" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingsi;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D0F700" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="3A5B510E" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xingyun;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127EB6B9" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2FB15CC0" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Taoren;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461F0C46" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="0BBB4E92" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hillhouse in its investment in Microchip company Xinmai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276D0565" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="72C71FB0" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a cosmetic OEM manufacturer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4089A854" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2D6AE3D7" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Boyu in its investment in a NetEase Music; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64906A57" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="4925F7B4" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Microport in its equity financing projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16334291" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...352 lines deleted...]
-    <w:p w14:paraId="5E0E786F" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+    <w:p w14:paraId="02FDE9FE" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911C1B">
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAF09C8" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="718CED9B" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C365239" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="2E43A28B" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>School of Law, Columbia University in the City of New York, Master of Laws 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614D9D8E" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+    <w:p w14:paraId="58F64910" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>China Europe International Business School, Hospitality EMBA 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197C1C17" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911C1B">
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7F3ACC" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="50818577" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E0CEA0" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="1523A64D" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F0D3DE" w14:textId="77777777" w:rsidR="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
+    <w:p w14:paraId="795C4BF1" w14:textId="77777777" w:rsidR="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00911C1B">
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="76FCA5CA" w:rsidR="00686369" w:rsidRPr="00911C1B" w:rsidRDefault="00911C1B" w:rsidP="00911C1B">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00911C1B">
+    <w:p w14:paraId="5567FC3C" w14:textId="64DA6046" w:rsidR="00686369" w:rsidRPr="000E6B22" w:rsidRDefault="000E6B22" w:rsidP="000E6B22">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E6B22">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sherry Xu joined Fangda in 2017. Prior to joining the firm, she worked in a Magic Circle firm from 2010 to 2017.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00911C1B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000E6B22" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1975,1321 +2013,1394 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04310405"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="374A9CEC"/>
+    <w:nsid w:val="006142B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80FCEA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B3659B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D8CE6F2"/>
+    <w:nsid w:val="04D0520E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="915A9632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088D2B9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CFEFE3A"/>
+    <w:nsid w:val="06DC5D49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AE61768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C38014A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F21A6D6C"/>
+    <w:nsid w:val="08DC00CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FAABB72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117D284D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F89875EC"/>
+    <w:nsid w:val="09EE1C9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="905CA866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F81D61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADF4E8A2"/>
+    <w:nsid w:val="0DE8394D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C02E5830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16DA5928"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DEEB5A4"/>
+    <w:nsid w:val="0E057725"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19E6DE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E433E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E6AF15E"/>
+    <w:nsid w:val="1D0447C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67C8C7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B762168"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C81C79DA"/>
+    <w:nsid w:val="20E47A07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E782D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C232C79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D88620BC"/>
+    <w:nsid w:val="217B2491"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5156E766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9407FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFCA5E1A"/>
+    <w:nsid w:val="24354A47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF9C9BEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20226C7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4926A510"/>
+    <w:nsid w:val="251A0387"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B54CD5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224F65B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA6AC3D4"/>
+    <w:nsid w:val="288403F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B50F9AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="227354F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA58CD4C"/>
+    <w:nsid w:val="2A7F7AAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24B0E5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233556FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="286868E8"/>
+    <w:nsid w:val="2AF07525"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17EAE6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B47AAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB02E7B6"/>
+    <w:nsid w:val="2B18797B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F6CB184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F371C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="203CE3A6"/>
+    <w:nsid w:val="2CE21453"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4784F55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E497229"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2EECA82"/>
+    <w:nsid w:val="2E8D1D89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="132CBB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A52C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB72A7C8"/>
+    <w:nsid w:val="2EFB0DE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="099AC584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C3216C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2A81616"/>
+    <w:nsid w:val="34C074DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76A4E7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="386D6C3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BBC3828"/>
+    <w:nsid w:val="399673CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5D84DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A53054"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76A653C0"/>
+    <w:nsid w:val="39DE49FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE5EEC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B295B18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8222C4B8"/>
+    <w:nsid w:val="3A004A40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B8E67CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3D2530"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE8453F8"/>
+    <w:nsid w:val="3B92117A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72A80EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA61584"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAE0E604"/>
+    <w:nsid w:val="3C583BAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7780E54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41DF537B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="747ACD7E"/>
+    <w:nsid w:val="42B71701"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F6C1F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421A255E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85047440"/>
+    <w:nsid w:val="46903FD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B29EDC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43BA71C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F749E10"/>
+    <w:nsid w:val="46C06DED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71ECD23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43FD7EDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C198568C"/>
+    <w:nsid w:val="47B833D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A702A6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450167C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1478B718"/>
+    <w:nsid w:val="47F54F9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AB8454E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E54590"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2D02D12"/>
+    <w:nsid w:val="49CA029F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C930D52C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C187488"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E543DF6"/>
+    <w:nsid w:val="4A450CAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFE29716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB74F71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCC206F2"/>
+    <w:nsid w:val="4E3E62B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6C0896C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4417F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEDED250"/>
+    <w:nsid w:val="51230276"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B525152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50434EF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F03CF7DE"/>
+    <w:nsid w:val="51D94B5A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB2C306A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50550C68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8E0604C"/>
+    <w:nsid w:val="522C2692"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="475C059C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522C335F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DC26AE2"/>
+    <w:nsid w:val="53A823FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FC0256E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="525718C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAE0E604"/>
+    <w:nsid w:val="54D40708"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E140F898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55211100"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B88456A2"/>
+    <w:nsid w:val="55197508"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="917A66CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FC46CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0D6DB1C"/>
+    <w:nsid w:val="56705AD5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E941C00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF7428E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A308412"/>
+    <w:nsid w:val="57B50C33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="259896DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64380A98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CC4DB7C"/>
+    <w:nsid w:val="581A140E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60062424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A6B68B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5CEDD88"/>
+    <w:nsid w:val="5C87750D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="550ADB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD37E31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD4A822E"/>
+    <w:nsid w:val="5D8920AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5156E766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6A71B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70EA3EEC"/>
+    <w:nsid w:val="61293AAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20F00FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700829FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F31AB80E"/>
+    <w:nsid w:val="61542544"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA10E74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CC17BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77462D58"/>
+    <w:nsid w:val="65B5150C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D74BE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743C7096"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F047E7C"/>
+    <w:nsid w:val="6884526F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68585C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77206B66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88ACD4B4"/>
+    <w:nsid w:val="6A017A0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0992A5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7802267F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC6860E4"/>
+    <w:nsid w:val="6A15077C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C37CED76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B286ECD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3766D366"/>
+    <w:nsid w:val="6D4001CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CF0F48A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC61AF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A66E681E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA54BF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72024E6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC82417"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11B49230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...38 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="23">
-[...32 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="54">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="35">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="000E6B22"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
@@ -3331,51 +3442,50 @@
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
-    <w:rsid w:val="00911C1B"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
@@ -4475,61 +4585,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00911C1B"/>
+    <w:rsid w:val="000E6B22"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00911C1B"/>
+    <w:rsid w:val="000E6B22"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4813,66 +4923,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A599077-7EBB-49D4-934E-DE99CB3C3941}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0D4DC23-3EE5-45BA-A9EC-E8159A6979E7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>804</Words>
-  <Characters>4586</Characters>
+  <Words>887</Words>
+  <Characters>5061</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5380</CharactersWithSpaces>
+  <CharactersWithSpaces>5937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>