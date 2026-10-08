--- v0 (2026-07-17)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30CC83A1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7F33EFDF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="005C7469">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>SOPHIA FENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="30E28557" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+          <w:p w14:paraId="706EB16B" w14:textId="0686286A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="005C7469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7D2229E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+          <w:p w14:paraId="6199424A" w14:textId="63C91B49" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="005C7469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1164 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="22AD7D53" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+          <w:p w14:paraId="4F910ACA" w14:textId="3528A2E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="005C7469">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sophia.feng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4B4AC8A1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7177E425" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EFFB0F1" wp14:editId="1B917D01">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F785EBF" wp14:editId="3C70B06A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="74AD91DF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B47559" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="72FD3FAB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005C7469" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B47559">
+            <w:r w:rsidRPr="005C7469">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. FENG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION, COMPLIANCE AND REGULATORY ENFORCEMENT MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA00C1D" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2B89CA49" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1394 +456,1394 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661D9B81" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="5C76FF37" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ms. Feng specializes in commercial dispute resolution, including litigation and arbitration, and compliance and regulatory enforcement matters, with expertise in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pan-asset management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> industries such as securities, futures and derivatives, private equity and other financial disputes. In areas of compliance and regulatory law enforcement, Mr. Feng regularly acts as advisor or counsel in challenging regulatory and enforcement cases against A-share listed companies, their controlling persons, senior management personnel, and securities intermediaries, and provides clients with comprehensive legal services for clients to resolve disputes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ABCAA8" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="71B1E769" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C41F900" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="7D5571C3" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Regulatory Law Enforcement Actions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5541F4AB" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="6C2311F0" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a domestic subsidiary of a well-known US hedge fund in dealing with a multi-billion dollar securities transaction investigation by the China Securities Regulatory Commission (CSRC) and successfully secured an administrative settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D77048" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="491475C1" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a private fund manager in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s investigation into the alleged violation of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>slow walking rule</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, including applying for administrative hearings and application of the administrative law enforcement parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> undertaking system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10ACEE84" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="695E81A8" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing comprehensive legal services to a well-known domestic listed equipment manufacturing company, in connection with a CSRC investigation into its alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09682949" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="7EABFE78" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic listed pharmaceutical and chemical company in dealing with the stock exchange</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged information disclosure misconduct involving hot-button issues, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B9981" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="235E8E75" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in dealing with the CSRC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investigation into its alleged lack of due diligence of a well-known listed company in relation to financial fraud, and providing comprehensive crisis management legal services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667E0E31" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="5291A080" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the controlling person of a well-known private equity fund in connection with the investigation by the CSRC Shanghai Branch into the alleged illegal use of non-public information for trading purposes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744FAFE1" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="2AE58AFF" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing legal analysis and risk prevention advice to a well-known asset management company on insider trading violations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5925786D" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="6CE52A23" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known group company in dealing with the investigation initiated by the CSRC Zhejiang Branch on the alleged information disclosure misconducts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF1548D" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="52554FE9" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company in dealing with the regulatory supervision measures imposed by the CSRC Shenzhen Branch for its alleged failure to exercise due diligence when acting as a sponsor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB9252D" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="451BDFDE" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C249C30" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="619A9A84" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the syndicate of banks in a dispute with an offshore investment company over a US$1 billion syndicated loan default, involving extensive multi-jurisdictional coordination and handling of remedies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDA884A" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="19CF435A" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known private equity fund in a dispute with a target company and its controlling persons in connection with a share buyback dispute involving approximately CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7906D7" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="390173D2" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting for a leading private equity fund in a dispute with its limited partner over excess returns and the exit of the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments, and representing the fund in related arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2514B8" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="14F8BA5B" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading joint venture securities company in a series of securities litigation cases brought by several investors before the Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court of Guangzhou, with a total value in excess of CNY7 million, for alleged misrepresentation in the independent financial advisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s reports issued by the company for a major restructuring project of an A-share (main board) listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34689877" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="6876B492" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the controlling person of a listed company in a series of securities misrepresentation lawsuits brought by multiple investors before the Beijing Financial Court for the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s alleged fraudulent listing and years of falsified financial reports involving approximately CNY4.6 billion in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409774CE" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="79A971A9" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known domestic accounting firm in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in audit reports issued by the firm as auditor of a well-known listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1105B8" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="5141EDDE" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a joint venture securities company in a series of securities misrepresentation liability disputes brought by investors in the Shanghai Financial Court for alleged misrepresentations in the supervision reports issued by the firm during its supervision period of a resumed listed company, two of which were model cases for the series of cases identified by the Shanghai Financial Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F73031" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="19CDF4A1" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading domestic asset management company and its affiliates in a dispute with the investors in a fund managed by the company after the fund</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s underlying assets (of more than CNY3 billion) were involved in criminal fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD568E2" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="1DFF2958" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign affiliate invested in and managed by a renowned alternative investment institution in the arbitration of an onshore guarantee contract dispute following the default of an offshore bond in excess of CNY650 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E12A2A" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="6451969D" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned domestic bank and its branch before the Shanghai Financial Court in a letter of credit fraud litigation involving over CNY150 million, and dealt with related matters in the associated litigations in Singapore and criminal proceedings in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7A09CA" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="13EDD87B" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a real estate investment company in Dalian and its controlling person in a contractual dispute against the purchaser of shares in an equity investment cooperation involving nearly CNY100 million in dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B132623" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="3099D1EE" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic rural commercial bank on its participation as a creditor holding claims under trust loan agreements and equity pledge agreements in US Chapter 11 proceedings for the restructuring of an individual debtor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B16C6" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="1C068293" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a well-known joint venture securities company on its compliance management of its EB business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFD60BD" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="665B9533" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Hong Kong subsidiary of a state-owned bank in its dispute over an overseas bond arising from bond contracts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55019B2E" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="330E9F41" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D7D768" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="01ECA12F" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known foreign company in the field of air treatment solutions in a payment dispute with its main component supplier and in a dispute over damages to the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s interests by its executives, involving CNY100 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B75398" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="2DE43763" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading global manufacturer of passenger cars and their component systems in a series of product quality claim disputes with a buyer arising from the assembly of equipment, and representing the company in the related civil litigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472BDA39" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="024915F5" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a leading US-based energy commodity trading company in its dispute with bitumen storage companies regarding the loss of commodity inventory valued at CNY300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575D1B35" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="772071ED" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a leading supply chain group in its litigation with a German retail and wholesale company over disputes arising from a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F283142" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="7CDED654" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperative partner of a renowned German automobile brand in its arbitration and litigation over disputes arising from automobile sales contracts and provided legal services for its general corporate business, including contract review and legal compliance training</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396F0D20" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="3D11AE70" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous Italian automobile manufacturer in its arbitration with its supplier in a dispute arising from a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AB4FDC" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="4D29D62A" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC subsidiary of a famous US automotive parts supplier in its arbitration with its supplier in a dispute arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE3577" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="49E9D9FF" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a renowned Canadian circus company in its dispute with a domestic cultural company arising out of a service contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5177B7" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="263E4A85" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a famous French skin care company in its arbitral dispute with its distributor arising out of a distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED93619" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="22AE8656" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the PRC cooperation partner of a famous Italian menswear company in its dispute over warehouse leasing, store cooperation and debt collection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF7229C" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="2F259ECE" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing an energy technology company in its disputes with an electrical equipment company over a sales contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50613E85" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="17F2AAD5" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470F6B87" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="58936AF3" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BFFA6B" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="0747F49C" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Wisconsin-Madison, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFE9E49" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="44B8EED1" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A52C727" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="6677C9A5" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C6D5C1" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="3377D7EF" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0229ECF5" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="7389DE89" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DEEAEB" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="78AC0C1C" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B09D4A1" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="68C06C8C" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4A7677" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="21CCA9F2" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF4B38F" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="639B4D7A" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Feng joined Fangda in 2013.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE7C926" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="4961FB22" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A506BC" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="4260129E" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8A90CD" w14:textId="77777777" w:rsidR="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="08C69CE1" w14:textId="77777777" w:rsidR="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Legal 500: Country Comparative Guides - ENFORCEMENT OF JUDGMENTS IN CIVIL AND COMMERCIAL MATTERS, The Legal 500 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0FFB6E7C" w:rsidR="00686369" w:rsidRPr="00B47559" w:rsidRDefault="00B47559" w:rsidP="00B47559">
+    <w:p w14:paraId="5567FC3C" w14:textId="46413E0D" w:rsidR="00686369" w:rsidRPr="005C7469" w:rsidRDefault="005C7469" w:rsidP="005C7469">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B47559">
+      <w:r w:rsidRPr="005C7469">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GIR Guide to International Enforcement of the Securities Laws, Global Investigations Review </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B47559" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005C7469" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2041,323 +2041,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00696ECE"/>
+    <w:nsid w:val="028C728C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81646054"/>
+    <w:tmpl w:val="329E4990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D77B85"/>
+    <w:nsid w:val="03904FAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6B6219A"/>
+    <w:tmpl w:val="54220584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0438013F"/>
+    <w:nsid w:val="09E71F77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9AEDC42"/>
+    <w:tmpl w:val="4B3465AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05ED7945"/>
+    <w:nsid w:val="0AED5EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B740CBB8"/>
+    <w:tmpl w:val="FAE60B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D291FDC"/>
+    <w:nsid w:val="0E49324F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="142A0354"/>
+    <w:tmpl w:val="966C2DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129F1941"/>
+    <w:nsid w:val="0F0853F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9F69258"/>
+    <w:tmpl w:val="B888A6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D34B6F"/>
+    <w:nsid w:val="0F0C6F9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3B86752"/>
+    <w:tmpl w:val="67BE4244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DF4ADF"/>
+    <w:nsid w:val="100126BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C09A4428"/>
+    <w:tmpl w:val="15CA3D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184D060D"/>
+    <w:nsid w:val="14E2598E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54AC9FD4"/>
+    <w:tmpl w:val="D2BE7FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C052CD3"/>
+    <w:nsid w:val="1C9E02D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B2A930"/>
+    <w:tmpl w:val="4B043588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20017208"/>
+    <w:nsid w:val="1E357DC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB1499FE"/>
+    <w:tmpl w:val="93129D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E36814"/>
+    <w:nsid w:val="20C42B17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76C7C3A"/>
+    <w:tmpl w:val="E29AEACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E824A7"/>
+    <w:nsid w:val="219A500A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="154A38EC"/>
+    <w:tmpl w:val="F934C4CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="237B6322"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94980AE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="240047F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6EA2B1C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26BC2C00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FAB0C74C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C1B4ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEBC0112"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD869A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90AEE5A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2426,156 +2531,240 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="344F09B7"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F71474E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A4CF0E2"/>
+    <w:tmpl w:val="23F24DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35293081"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE650D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BB880EE"/>
+    <w:tmpl w:val="6C0C688A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38926DE9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31CB64E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF920E46"/>
+    <w:tmpl w:val="51E66A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39425928"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33395B2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEE89F12"/>
+    <w:tmpl w:val="E7C63882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2423EC"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="345F6C34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A964027C"/>
+    <w:tmpl w:val="A014D134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348A59D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36B2B8D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35604F67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2A82E92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3820662F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37842B6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="387928B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0442D48A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2647,733 +2836,544 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC769C7"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6B3111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D568182"/>
+    <w:tmpl w:val="597C49C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2818A8"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E783691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A8EDCCA"/>
+    <w:tmpl w:val="23525EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400F4D2F"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD80977"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E4A8604"/>
+    <w:tmpl w:val="D7624728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40E966B3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409722BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="113447B0"/>
+    <w:tmpl w:val="672A1D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46770A81"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D95E41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45E23A9E"/>
+    <w:tmpl w:val="1E26F5E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47024E47"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EC4EAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC12E3A0"/>
+    <w:tmpl w:val="9FEA70BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C744425"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB836D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E46DCE0"/>
+    <w:tmpl w:val="CE88F05C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58981AFE"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="567177B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02CCA99E"/>
+    <w:tmpl w:val="4AC012C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="599C0870"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57FD4116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7792B3B4"/>
+    <w:tmpl w:val="7C58A64C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD7749B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59C23567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7792B3B4"/>
+    <w:tmpl w:val="75EC73FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFC03E6"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE516DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ED2E316"/>
+    <w:tmpl w:val="3BF8FBB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D3A530F"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68217747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2898B6DC"/>
+    <w:tmpl w:val="D9A2CBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610E279C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73EA3910"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E87A52CA"/>
+    <w:tmpl w:val="15444EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61361C8E"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="754534F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C40964"/>
+    <w:tmpl w:val="F0E2B10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61717412"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79824878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4880AF04"/>
+    <w:tmpl w:val="8D927C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61BE7378"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3A528C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13C6039E"/>
+    <w:tmpl w:val="B7189C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689156AE"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F6A551A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17DA7280"/>
+    <w:tmpl w:val="9FEA70BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...187 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="20">
-[...59 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="41">
-[...8 lines deleted...]
-  <w:num w:numId="44">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3430,50 +3430,51 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005C7469"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -3483,51 +3484,50 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
-    <w:rsid w:val="00B47559"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -4607,61 +4607,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B47559"/>
+    <w:rsid w:val="005C7469"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B47559"/>
+    <w:rsid w:val="005C7469"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4945,51 +4945,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20F09E4D-52D6-4413-8163-233D2644373C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D32695C8-9696-4FE2-B196-4A3E241996E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1318</Words>
   <Characters>7517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>