--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30C7D02A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+          <w:p w14:paraId="2C4F11E8" w14:textId="28A3F793" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00441866" w:rsidP="00441866">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="45916452" w14:textId="77777777" w:rsidR="000E0443" w:rsidRPr="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+          <w:p w14:paraId="61E9B795" w14:textId="77777777" w:rsidR="00441866" w:rsidRPr="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="75C27753" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+          <w:p w14:paraId="706EB16B" w14:textId="5E34C690" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00441866" w:rsidP="00441866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4068ADAE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+          <w:p w14:paraId="6199424A" w14:textId="29B270AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00441866" w:rsidP="00441866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1101 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0ADBAFE0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+          <w:p w14:paraId="4F910ACA" w14:textId="3D99B268" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00441866" w:rsidP="00441866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>slin@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61757E3B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000E0443" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7AF7756D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00441866" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73789671" wp14:editId="136A372C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0260C007" wp14:editId="22084CC4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,103 +296,103 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20E33672" w14:textId="77777777" w:rsidR="000E0443" w:rsidRPr="000E0443" w:rsidRDefault="000E0443" w:rsidP="007177F3">
+          <w:p w14:paraId="4E7A57EB" w14:textId="77777777" w:rsidR="00441866" w:rsidRPr="00441866" w:rsidRDefault="00441866" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LIN HEADS FANGDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S REAL ESTATE AND CONSTRUCTION TEAM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03DC7EBD" w14:textId="77777777" w:rsidR="000E0443" w:rsidRPr="000E0443" w:rsidRDefault="000E0443" w:rsidP="007177F3">
+          <w:p w14:paraId="59966260" w14:textId="77777777" w:rsidR="00441866" w:rsidRPr="00441866" w:rsidRDefault="00441866" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0443">
+            <w:r w:rsidRPr="00441866">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>HE SPECIALIZES IN REAL ESTATE TRANSACTIONS, COMMERCIAL LEASING, CONSTRUCTION; INVESTMENT IN, OPERATION AND MANAGEMENT OF ENERGY AND INFRASTRUCTURE FACILITIES, AND CHINESE COMPANIES GOING-GLOBAL STRATEGIES. STEPHEN IS RECOGNIZED BY CHAMBERS AND PARTNERS AND ASIALAW PROFILES AS A LEADING LAWYER IN THE REAL ESTATE, INFRASTRUCTURE AND CONSTRUCTION SECTORS.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="6"/>
-          <w:p w14:paraId="3C1ACACA" w14:textId="40973517" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A1D8579" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -451,51 +451,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EECDDED" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="46590843" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -536,2137 +536,2137 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6F7BE2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="33E911E4" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C3F763" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E0443">
+    <w:p w14:paraId="5150789B" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate transactions and commercial leasing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446C8389" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="34D0DC73" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tishman Speyer on its sale of a Chengdu retail property to a joint venture by ARA and CICC Capital, its disposal of Shanghai New Bond and Jiangwan properties and its mixed-use property joint development project in Changning, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12774009" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="0E5740E8" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield on its acquisition and disposal of office and retail properties in China, including its acquisition of a large mixed-use project located in Huangpu, Shanghai,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> its acquisition of a set of five malls from joint ventures invested by the Abu Dhabi Investment Authority (ADIA), and investment platform on multi-family project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3181E436" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="358ACEEB" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Warburg Pincus in connection with its property investment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E610F9" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4E404A79" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kerry Properties in connection with its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E87429" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="00475E6D" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Softbank on its investment in Beike and Ziroom;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DFCBCE" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1191AE37" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital on its acquisition and disposal of commercial properties, and industrial and life science parks in Shanghai and other cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A30B196" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="2CCFDC6E" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC on its investment in commercial and industrial properties in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CD5E97" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="48422B9A" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG on its re-investment into Wanda Commercial Management Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AA4188" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5AC98A0E" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VISEEN in connection with its formation of a private fund with CPIC to acquire four industrial parks in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9D3797" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="60F04447" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hongkong Land in connection with its development, acquisition, operation and management of commercial properties in Beijing and Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450221CC" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="43D4310A" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ant Finance in connection with its joint venture with Fosun to develop a mix-use property located near the Bund, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120644A5" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="752EF59B" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Enterprises on forming a consortium with Shun Tak Holdings to acquire the Shanghai Suhe Bay mixed-use development project from China OCT;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCA8D76" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5CF51667" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Development and Chow Tai Fook on development of a commercial property in Qianhai, Shenzhen and relevant asset disposition matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E56B8F4" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="7EE27BDE" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Citirealty on its purchasing a substantial part of Citigroup Tower in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CE22D1" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="2E1DA691" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis on its joint venture development with ESR of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF78687" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="53E50E09" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BeOne Medicines on its joint venture development with Gaoyue/Hillhouse of a life science park in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E559D79" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="7E91DD04" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CSI Group in connection with its sale of the Platinum and the International Capital Plaza in Shanghai to ARA, its acquisition of the retail podium of the Shanghai Richgate from Carlyle, and its acquisition of a villa project in Zhaoxiang, Shanghai from CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387D689C" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="6AE7C0D9" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gopher Asset on its acquisition of a residential parcel in Xuhui, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A874C5B" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="6F7452DA" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BM International on its acquisition of a hotel and office complex in Pudong, Shanghai, including Four Seasons Hotel and Four Seasons Place;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F009870" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4477E859" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fung Group on its sale of interest in a large-scale residential project in Panyu, Guangzhou to CapitaLand;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E7D697" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="07FA62B7" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sino-Ocean in connection with its acquisition of a residential project in Sanya, Hainan Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF471AE" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="341F9128" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JPMorgan in connection with its acquisition of interest in a green field office/commercial property development project in Shanghai, and its lease of office premises in Shanghai Centre and internet datacenter facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E3E65B" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="0B82EC25" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">GuocoLand in connection with its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317B59EA" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="399F6F65" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Expo Development Group on an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F64F2EE" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="004B190B" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shui On Group in connection with its sale of the whole building of the second phase of Zhonghui Plaza in Chengdu to Ping An Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1CF8A5" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1F529033" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Owner of The Center on the sale of the building to China Pacific Life Insurance Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3274EB82" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="28211863" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on the leasing of its mixed-use property in Minhang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E28598" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="62DDFEB2" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nan Fung Group in connection with its lease of Nan Fung BM Tower to WPP Group entities for over 20 floors;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181268E7" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5AE10F99" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike in connection with a built-to-suit headquarter project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10545836" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="34E5F398" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Philips in connection with its built-to-suit headquarter project located in Jing</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an District, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBD7F7E" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="61CD6E1D" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baxter on its lease of Suzhou R&amp;D Center in Suzhou Industrial Park;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594EDD33" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="247A33ED" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Starbucks on its ultra-premium Starbucks Reserve Roastery in Shanghai as the first Roastery store outside of the United States;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE38A20" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5FECAF7A" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Centre in leasing matters of office, retail and serviced apartments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A48E313" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="6488B2FC" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors and developers on their acquisition and disposition, set-up of investment platform, development management, asset management, construction and leasing of logistics and industrial properties throughout China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DE7CB9" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="518C2263" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investors on debt restructuring and auction deals in relation to distressed assets in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D5D3A2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1F544A36" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple clients on build-to-suit (BTS) projects for office, manufacturing, R&amp;D, logistics and warehousing, and educational and healthcare premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF5F823" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E0443">
+    <w:p w14:paraId="6D1ADBC1" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FD8FF8" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="69E3A5B9" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The first batch China Infrastructure REITs involving logistics and IDC assets;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C95FDCB" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4DE73CA0" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on acquisition, construction and operation of internet datacenter (IDC) and CHP energy facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC1426F" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="28A23DD4" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple investors on development, construction and operation of liquefied natural gas (LNG) terminals, pipelines and related terminal use arrangement;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6F8D0A" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="367DDAF6" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Buyer side consortium on its acquisition from Jiangsu Shagang Group of Global Switch, a leading provider of large-scale, network-dense data centers in Europe and Asia-Pacific;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D601FAF" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="3B581817" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multiple Chinese EV manufacturers on their going-global projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FA8108" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="30A3F7CC" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Electric in connection with its investment in and operation of municipal infrastructure facilities and PPP projects in China and other countries;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2EF0BF" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1DE1B10B" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>THi Holding Group on its greenfield industrial park investment projects in UAE and Saudi Arabia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7E7E5B" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1B8D65D7" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Taiyuan Iron &amp; Steel Group on establishment of joint ventures in Singapore and Indonesia to invest in and construct a ferronickel processing project as well as steam provision facilities, LNG import facilities, gas-fired power plant, and a 50,000 metric ton deep-water jetty in Central Sulawesi, Indonesia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B32F4E" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="622C7691" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Orient International Holding on investment in a fish processing plant and a surrounding industrial park in Africa;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B75AA1F" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="71214B70" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Covanta Energy in connection with its investment portfolio of power generation and energy-from-waste facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1AA6CE" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1B16E285" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR in connection with its rooftop photovoltaic investment projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B469CA2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="323D8D22" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Veolia on legal and compliance issues related to its development and operation of water supply, wastewater treatment, and energy projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6985D89E" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="50161C46" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Berlinwasser in connection with its bidding for, investment in, construction and financing of various wastewater treatment projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE37B1C" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5D680D14" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Electric in connection with its investment in an offshore wind operation and development center and assembly base manufacturing facility for offshore turbines in South China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6639506A" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4C8AE6F0" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>lectricit</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> de France (EDF) on its wind power projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394853D1" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="033E5AA4" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mingyang Group on overseas wind farms investment projects and wind turbines supply projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5011743F" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="28DBA4FE" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Portuguese Sunseap Group on acquisition of solar power stations in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BDB302" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="136D0F74" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield Renewable in connection with its acquisition of the China part of Terraform Power;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FE7675" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="60B131C6" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Solvay SA on the whole process of tendering and bidding till the contract execution for a hydrogen peroxide plant in Panjin City, Liaoning Province;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C3D9B3" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4BB87AEC" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Air Products on its gas supply and relevant pipeline construction and operation projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A66FFB3" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="662D90C7" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron on its pipeline and jetty projects in China, and related EPC and construction matters;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0AC9F9" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="6E37575D" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MBK Partners in its equity investment in Golden State Environment Group, a group engaging in wastewater treatment, tap water supply and energy-from-waste power generation business;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22758C17" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="640FB19E" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoomlion on its construction of manufacturing bases in eastern Europe and Brazil, both are key </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>One Belt, One Road</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D66C2A9" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000E0443">
+    <w:p w14:paraId="672DCE99" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775FC1E5" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="06E3FCF5" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mori Building in connection with the construction of Shanghai World Financial Center project;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ACA4A2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="6CB988B6" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TESLA on its development and construction of Shanghai Giga 3 Factory;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D333C98" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="45D53E35" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Huada Semiconductor on its EPC construction project in Lingang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE9FBC0" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="7B8656F5" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novartis in connection with its development and construction of the Campus Shanghai Project located in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019253C9" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="74719162" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ByteDance in connection with its construction of an office complex project in Xiamen, Fujian Provinance;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7C5FA4" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="75CAF858" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merlin Entertainments in connection with renovation and fit-out of Madame Tussauds and Legoland projects in various cities of China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1DEA80" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4C4B5EEB" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bayer in connection with its construction projects of petrol-chemical manufacturing facilities in Shanghai and Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75320688" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="567EEB08" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Eastman Chemical on the construction and environmental protection issues in its production facilities construction project in Nanjing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1C9424" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="394D2AD8" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Decathlon in connection with the standardization of the construction-related contracts for its retain shopping mall projects;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD9F359" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="60F191A4" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kheng Leong in connection with the construction of its residential development project located in Changfeng Area, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5232CCF6" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="2A3EE0C9" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Roche in connection with the construction related contracts of an expansion project and an R&amp;D center project, both in Zhangjiang, Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C01D25C" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="134232CC" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston Scientific on the construction of the Medical Device Localization Project located in Lingang, Pudong of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E63814" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="72888762" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Johnson Controls in connection with the construction of manufacturing facilities in Chongqing, Zhejiang and Shenyang;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC0306C" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4732BFD7" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PepsiCo in connection with its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0107DCBF" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="48919288" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fit-out of its manufacturing retailing, and R&amp;D facilities in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757E7175" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="20C866DA" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing in connection with the design and construction of a hanger project at Shanghai Pudong International Airport;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3678EE" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="2C9775DE" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pelli Clarke Pelli Architects in connection with various engineering design projects in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7B23A0" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="4DB74232" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M+W Group in connection with its contracting for Intel</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s new investment in Dalian to build an advanced microchip manufacturing plant;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3BA2D4" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="473F3057" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Numerous foreign invested companies and domestic owners in connection with design, procurement, construction and construction management of industrial, manufacturing, warehousing, residential, office and commercial properties and facilities in different cities of China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC57CE4" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="22EBF7DC" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B1686" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="1D9FEEAB" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E42025" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="325A4F73" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="80"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BI Norwegian Business School, MBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33047407" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="67A826BA" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FDC8E2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="666F5CC6" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="81"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782FC64B" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="7CD7245F" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766B36D2" w14:textId="77777777" w:rsidR="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="76DF87F7" w14:textId="77777777" w:rsidR="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0A23111A" w:rsidR="00686369" w:rsidRPr="000E0443" w:rsidRDefault="000E0443" w:rsidP="000E0443">
+    <w:p w14:paraId="5567FC3C" w14:textId="786FF528" w:rsidR="00686369" w:rsidRPr="00441866" w:rsidRDefault="00441866" w:rsidP="00441866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="83"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0443">
+      <w:r w:rsidRPr="00441866">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Lin joined Fangda Partners in 2004.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000E0443" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00441866" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2864,2128 +2864,2128 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="022029C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52BEBEF2"/>
+    <w:nsid w:val="00711B71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B5628E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03656F95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D940874"/>
+    <w:nsid w:val="00741DA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D18EBF28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051526BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B76E9E94"/>
+    <w:nsid w:val="00864007"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="056E9728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06563FC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE86241E"/>
+    <w:nsid w:val="00C7708E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34865C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C83B32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6F06228"/>
+    <w:nsid w:val="010269A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02B2B332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D231FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="334C608C"/>
+    <w:nsid w:val="02B620CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90DCB038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07EE5FA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAF633F8"/>
+    <w:nsid w:val="04EA3AD5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E744DE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081A07CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="149AAD68"/>
+    <w:nsid w:val="05EB49AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E76CBA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08461F96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5108EF22"/>
+    <w:nsid w:val="081A7A77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F320A3E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="090356B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A32A09D2"/>
+    <w:nsid w:val="09B5065A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3349170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09176FDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C360B1BA"/>
+    <w:nsid w:val="0A324898"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6A41F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A29751A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B07E790A"/>
+    <w:nsid w:val="0A4C3C1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0930C010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A5E6D40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0520DE82"/>
+    <w:nsid w:val="0B737702"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E60039C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2C1A75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2D40F34"/>
+    <w:nsid w:val="0C1F21C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B42C940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C990BED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12C444B0"/>
+    <w:nsid w:val="0E312FAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EA486CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC11FFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38A6B6DA"/>
+    <w:nsid w:val="0EAA35B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D8403C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FEA2D57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B20AFA4"/>
+    <w:nsid w:val="0FAE2A3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BF20FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10205DD5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A664EA32"/>
+    <w:nsid w:val="0FC10BCC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B724AD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C52DC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="999C8786"/>
+    <w:nsid w:val="10AE2621"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5902143E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14467CC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="242AC8AE"/>
+    <w:nsid w:val="13153B28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C01C88A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D25C0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D832ABAE"/>
+    <w:nsid w:val="13AC53DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F9CF986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A446069"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34A05F72"/>
+    <w:nsid w:val="197423A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C6EBD8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8737ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5CCA9F6"/>
+    <w:nsid w:val="19EB0764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C781E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2B2609"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50CAD168"/>
+    <w:nsid w:val="1A4C79D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="420A0856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D347E7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6ABAC554"/>
+    <w:nsid w:val="1ABF4835"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC4237F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208301BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="720CD7FE"/>
+    <w:nsid w:val="1E6837E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70001EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21061E22"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26165F3A"/>
+    <w:nsid w:val="1E902F5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D721202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21073FB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="650E69A4"/>
+    <w:nsid w:val="1FC86A6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0FC8C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A40AFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8AA45194"/>
+    <w:nsid w:val="233E39F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="961A0658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EF7FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CBA84A2"/>
+    <w:nsid w:val="23551AD7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FB62BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28BE4D2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4FEF1A6"/>
+    <w:nsid w:val="25F572AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03E01F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29C0694E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83B8951C"/>
+    <w:nsid w:val="29F96435"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29C82906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC038F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6523C6C"/>
+    <w:nsid w:val="2B371C06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A70B250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF53ECF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA789C58"/>
+    <w:nsid w:val="2B9B071E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54DE5DB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E901198"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1DC7750"/>
+    <w:nsid w:val="2FB450AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5860CB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE534CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="547217DC"/>
+    <w:nsid w:val="30AA2892"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B340A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388B5C87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9E4F0FE"/>
+    <w:nsid w:val="351476C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7DCB6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38927DF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC8A0248"/>
+    <w:nsid w:val="36620E19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13527314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AA0700"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24948EC2"/>
+    <w:nsid w:val="38CF15DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F81AC372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E03B6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F1260F8"/>
+    <w:nsid w:val="39855C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD9C2B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A080E7E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0640A2C"/>
+    <w:nsid w:val="3A3E1E3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E1804D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409543D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FEF499AA"/>
+    <w:nsid w:val="3C8C0080"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C178D3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47123E34"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88D6EE44"/>
+    <w:nsid w:val="3CAF4DC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B720E1AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472F19E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85187D24"/>
+    <w:nsid w:val="3EC250A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4368316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B538D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="392CD1BA"/>
+    <w:nsid w:val="3FC82053"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCE499B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48553364"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A605B38"/>
+    <w:nsid w:val="40C80B8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69566DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48791569"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFEE05A4"/>
+    <w:nsid w:val="443866A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="919CA6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3745D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCA4DA64"/>
+    <w:nsid w:val="445A7FFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0540B732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BDE46AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4B25F8C"/>
+    <w:nsid w:val="45AC293F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC848828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C692F0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="047A3DEA"/>
+    <w:nsid w:val="45AF1C76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E289FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB327EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73BC6670"/>
+    <w:nsid w:val="46236666"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16A409B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DBE266D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACA0180A"/>
+    <w:nsid w:val="46531792"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1DEDC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="514639F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="999A1698"/>
+    <w:nsid w:val="47055317"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFF6B1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E75617"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B71E717A"/>
+    <w:nsid w:val="4BBB0529"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22427EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53047BCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADCC12B8"/>
+    <w:nsid w:val="4BD86AD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66E6FC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58D95260"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71A68920"/>
+    <w:nsid w:val="4C244F93"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="410CDFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597F1E3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBCC6B12"/>
+    <w:nsid w:val="51840D20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CC4DB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D57EEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="900203FE"/>
+    <w:nsid w:val="53AE11D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A15E263A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7B573F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CD01BD4"/>
+    <w:nsid w:val="53EA04D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4E827C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DE0261E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88BAC56C"/>
+    <w:nsid w:val="585E4E11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5540FEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E176897"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC8E0834"/>
+    <w:nsid w:val="592070C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E14CDBA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60607DED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5CC1AF0"/>
+    <w:nsid w:val="5938732B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4DC5F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629A70E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01F805D0"/>
+    <w:nsid w:val="5B1157FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4368316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EE5D7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5969820"/>
+    <w:nsid w:val="5B1212C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4544CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651809DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCA4DA64"/>
+    <w:nsid w:val="5E676B8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B0672D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65FF3395"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="130E5E68"/>
+    <w:nsid w:val="5E7A3EC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F0A4D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BB388C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C660F5EA"/>
+    <w:nsid w:val="64B0133D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2780E020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68710F9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C2EA6FE"/>
+    <w:nsid w:val="663D74BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54EEA300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FF3F1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="719CF814"/>
+    <w:nsid w:val="67A15645"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1C074C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69151045"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0792C992"/>
+    <w:nsid w:val="688E4CCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6AA842D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69D56562"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEB613CE"/>
+    <w:nsid w:val="6AD70573"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CBA90F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9625E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E654D6E8"/>
+    <w:nsid w:val="6C331D25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFC24830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD9435F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F88827FA"/>
+    <w:nsid w:val="6DA764A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EB6CC20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5C1190"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74B8519C"/>
+    <w:nsid w:val="6DCD2A09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F7C512C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F090267"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DD8323A"/>
+    <w:nsid w:val="6F316E4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F1462CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9E41DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13E46EBA"/>
+    <w:nsid w:val="7037425B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D7E979A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72113631"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09207242"/>
+    <w:nsid w:val="723C4561"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A11A0362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773B5573"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3DE0130"/>
+    <w:nsid w:val="739325C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="601EBBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78523B97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F620C402"/>
+    <w:nsid w:val="743B43EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D583BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AF02AF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B0A91D4"/>
+    <w:nsid w:val="78D66D4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16483B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BA712E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5646056"/>
+    <w:nsid w:val="790D38C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7984316A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C397342"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54A005B6"/>
+    <w:nsid w:val="79E17D2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20607B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F040396"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="340872D8"/>
+    <w:nsid w:val="7E457B4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="603EA91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="75"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
-[...17 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-[...88 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="45">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="74">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="46">
-[...2 lines deleted...]
-  <w:num w:numId="47">
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="78">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="79">
     <w:abstractNumId w:val="81"/>
   </w:num>
-  <w:num w:numId="48">
-[...89 lines deleted...]
-  <w:num w:numId="78">
+  <w:num w:numId="80">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="81">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="82">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="83">
     <w:abstractNumId w:val="43"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="83"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
-    <w:rsid w:val="000E0443"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
+    <w:rsid w:val="00441866"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -6132,61 +6132,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E0443"/>
+    <w:rsid w:val="00441866"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000E0443"/>
+    <w:rsid w:val="00441866"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6470,51 +6470,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED00560C-2776-4938-8BED-F0ACA2E6DB9D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1B602C8-A8A9-4C1E-9789-99B46C639568}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1620</Words>
   <Characters>9237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>