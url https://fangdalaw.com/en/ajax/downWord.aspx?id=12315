--- v0 (2026-07-17)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="64B4F759" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+          <w:p w14:paraId="2C4F11E8" w14:textId="15162A66" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HAIPING SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0D820ACB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+          <w:p w14:paraId="706EB16B" w14:textId="0E6557B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="50E4D214" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+          <w:p w14:paraId="6199424A" w14:textId="60E28D9F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1073 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="755C3C47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E6008EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>haiping.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="23D70713" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="19AA898D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B373474" wp14:editId="040B5CA7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E6BB74C" wp14:editId="1839F7D0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6E816906" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00826F58" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7542F862" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D86D26" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00826F58">
+            <w:r w:rsidRPr="00D86D26">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. SUN SPECIALIZES IN M&amp;A AND FOREIGN INVESTMENT.  IN PARTICULAR, SHE HAS EXTENSIVE EXPERIENCE IN CHINA-JAPAN INVESTMENT AND M&amp;A, CORPORATE RESTRUCTURING, COMPLIANCE AND GENERAL CORPORATE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F279DB" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1B3D7209" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1671 +456,1671 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719A6DD6" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="0E0316C0" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C3B835" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00826F58">
+    <w:p w14:paraId="6A708835" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investment and M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317F2578" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="02774285" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese chemical company in its acquisition of a chemical company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673DB8FE" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="430DA2ED" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous Japanese IT company in its investment in a Chinese AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038FE257" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6A25F2B2" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a Chinese transportation vehicle manufacturing company through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating the investment agreement and joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F8D8D1" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="1CE4BF9C" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in adjusting its China joint venture's investment structure, mainly responsible for arranging the existing joint venture's equity transfer, establishing the new joint venture, declaring the business operator concentration, and drafting and negotiating the long-term lease and management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48001F41" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="46637D93" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in reforming a Chinese state-owned company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s mixed ownership reform through equity transfer and subscription of capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement and for coordinating and handling publishing on the property exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E08A68" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="04AF6168" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC5B84" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="5A16B8BE" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese beverage company in its investment through subscription for capital increase in a Chinese food company engaged in food production and sale and in convenience store businesses, mainly responsible for drafting and negotiating transaction documents including the investment agreement and the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C877C8C" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3BCD75DB" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese manufacturing company in its acquisition of the pharmaceutical manufacturing and sales businesses of a Singapore-listed company in China through the acquisition of the shares in the Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E8D6AC" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="39104501" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese company in its capital contribution to a leading Chinese veterinary drug enterprise through share transfer and subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6FA924" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="631F5C10" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese education group in its acquisition of the education and training business of a China offshore holding company through the acquisition of the shares in the company (deal eventually not implemented)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E81F71B" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6AA8C192" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its acquisition of a fashion brand's China sales business through a series of transactions including assets transfer, subscription for capital increase, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E45BC7" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3D7B7E43" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in its investment in a Chinese plastics manufacturing enterprise through subscription of capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399AFF75" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="7599C0EB" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese game development company in its capital contribution to a Chinese web game and mobile game development company through subscription for capital increase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA9021A" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="63C8546D" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in its investment in a residential building in Changchun, China through subscription for the increased capital of a China offshore holding company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AADC24" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3EC0BBE7" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese investment company in investing in a Japanese virtual currency exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F88F879" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3EBF5FC0" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese non-ferrous metal manufacturer in its equity transfer of a Chinese joint venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6B715A" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6E218625" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented many well-known Japanese enterprises in their joint ventures, cooperation, sole proprietorships, restructurings, dissolutions and settlements in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F61287D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3BE403DD" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the three major shipping companies in Japan in addressing legal issues involved in businesses integration in China, including establishing Sino-foreign entities, applying for business licenses, establishing and de-establishing branches, and transferring business and personnel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2C713" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="2FE643C3" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese securities company in establishing a joint venture held by it in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170C08AC" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="01E324ED" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture in the packaging industry in Beijing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D79F67C" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="53001ECB" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in handling the equity transfer, capital increase and restructuring of many Sino-Japanese joint venture companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E3505C" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4E488B1E" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese audiovisual and electronic product manufacturer in establishing a joint venture with a state-owned enterprise in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304A4980" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6D3999A3" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese entertainment company in establishing a joint venture in China and in conducting a series of business transfers and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E131CD" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="14BA7521" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese telecom company in establishing a Sino-Japanese joint venture engaged in the manufacturing and sale of communication products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE1A102" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6BBEB03C" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese electronics manufacturing company in establishing a Sino-Japanese joint venture company engaged in the production of health products in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3ADD78" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="7DAED1EE" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese trading company in establishing a joint venture with a commercial real estate company in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B261BD1" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="14D68920" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese real estate company in issues related to establishing a real estate development enterprise and conducting its development, business and operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DC2319" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="2F2F262E" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese education group in establishing a joint venture with a well-known Chinese publishing company. Represented a well-known Japanese chemical company in establishing a joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3621354B" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3F9D4531" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Japanese maternal and baby care enterprise in establishing a joint venture with a Chinese packaging material company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB1DA9A" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00826F58">
+    <w:p w14:paraId="0C9735FF" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FBA22E" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="497AFD2F" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese auto company in conducting internal fraud investigations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A142366" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="5FC46BEC" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese telecom company in conducting an internal investigation into duty embezzlement in its Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44033FB1" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="65C2EA24" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling investigations by industry and commerce authorities into alleged violations of Chinese anti-commercial bribery laws and in strengthening the manufacturer's compliance policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA7CE1D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4C1A0BAF" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese energy company in conducting an internal investigation into duty embezzlement by employees in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B91772D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3B370F7E" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese chemical enterprise in conducting an internal anti-fraud and compliance investigation in its Shanghai subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E638ED" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="029CB51B" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese metal company in conducting an internal investigation into duty embezzlement by its financial staff in its Jiangsu subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCC7B20" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4C43C2CC" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese electronics company in conducting a compliance investigation into its various Chinese subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500AEC82" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="621D1A13" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese printing company in conducting compliance investigations into its various subsidiaries in Shanghai and Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D848C2D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="1F7B0111" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese auto parts manufacturer in conducting a compliance investigation into its various Chinese subsidiaries in Shanghai, Tianjin and Guangdong Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E2DA5D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="53B4D15C" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese manufacturer in handling an investigation initiated by anti-monopoly law enforcement agencies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B40926F" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="24B3844A" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known Japanese company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5574DD05" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="44E6E519" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese service company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CD287C" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="155CA13F" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese food production company in handling an investigation by the industry and commerce authorities into the company's violation of Chinese advertising laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DB7B5F" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="3C1CD3FB" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a Japanese energy company in handling an investigation by the Customs in Southern China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B18E6CB" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="0B3DE0DF" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Japanese retail company in building its cyber security and data compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDB2168" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="2C497052" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided compliance advice on cyber security and personal data protection to many Japanese companies and assisted them in modifying their personal data protection and cyber security systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632AF832" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4ED60B4F" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted many Japanese companies in holding compliance trainings, providing compliance consultations, and improving compliance systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48020631" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4E49CDDA" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B822309" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="5F653A25" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Law, LL.B., 2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456DD215" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="208BB7DB" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Graduate School of Arts and Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57626825" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="69E7A044" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The University of Tokyo, LL.M. in International Economic Law, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E328CF" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="10D78E7B" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEAC498" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="0872A39F" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FF29E4" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="559CFBF6" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A3DE5E" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="74DCE417" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun joined Fangda Partners as a partner in 2016. Before that, she worked for more than ten years with Japan-related teams at a well-known Chinese law firm, at a US law firm, and at Mori Hamada &amp; Matsumoto, one of the big four law firms in Japan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1331FF" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="5C63FC9F" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105E710B" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4ADEFD72" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E60470A" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4FE7625C" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Six Economic Laws of China, published by the Association for the Promotion of International Trade, Japan (co-edited) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099EBC41" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="6E4AE477" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Guide to Business Laws of China, published by Japan External Trade Organization (JETRO) (co-authored) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D97C065" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="12914CD1" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Forms of Investment in China: Foreign-invested Partnership (co-authored) (NBL NO.921) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2269DC4A" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="1E93C89B" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">New Regulations on Foreign-invested Partnership (co-authored) (Journal of the Japanese Institute of International Business Law, April 2010 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6976375D" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="65D3554A" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enactment of New Regulations on Registration of Foreign Debts (Journal of the Japanese Institute of International Business Law, July 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D73742" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4DA954E4" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Monthly PRC law column (China Concierge, July 2013 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2014) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B6FBF2" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="7E19F5F7" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China (Shanghai) Pilot Free Trade Zone (Journal of the Japanese Institute of International Business Law, November 2013 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047EF733" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="4434C13E" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Reform Experiment on Foreign Exchange Settlement in RMB for Foreign Exchange Capital of Foreign-invested Enterprise (Journal of the Japanese Institute of International Business Law, October 2014 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392CAD57" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="296FF50B" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The strengthening of China's personal information protection regulation and corresponding handling strategy (co-authored) (Journal of the Japanese Institute of International Business Law, February 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A0D193" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="7AF7E406" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial bribery in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, June 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BAF280" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="33E01F98" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The People's Republic of China's New Civil Procedure Law Judicial Interpretation Practice Interpretation (co-author) HSJ Co., Ltd. Published in June 2018 and July 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9955AF" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="77EF9694" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on false propaganda in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, August 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6C0228" w14:textId="77777777" w:rsidR="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="7001184A" w14:textId="77777777" w:rsidR="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The revision of regulations on commercial secrets in respect of the Anti-unfair Competition Law of the PRC (co-authored) (Journal of the Japanese Institute of International Business Law, October 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2CDD8628" w:rsidR="00686369" w:rsidRPr="00826F58" w:rsidRDefault="00826F58" w:rsidP="00826F58">
+    <w:p w14:paraId="5567FC3C" w14:textId="29C65F18" w:rsidR="00686369" w:rsidRPr="00D86D26" w:rsidRDefault="00D86D26" w:rsidP="00D86D26">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New Initiatives regarding Property Investigation and Enforcement Measures in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00826F58">
+      <w:r w:rsidRPr="00D86D26">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Civil Execution (co-authored) (Journal of the Japanese Institute of International Business Law, November 2018 Issue) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00826F58" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D86D26" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2318,1608 +2318,1608 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00015592"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4014B874"/>
+    <w:nsid w:val="00C524E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17B8368C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E02EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C202D7C"/>
+    <w:nsid w:val="00E73DA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="157CA1BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04665F35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE3E58EE"/>
+    <w:nsid w:val="02233794"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92F424A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="071A31DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93C46020"/>
+    <w:nsid w:val="07377D2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11C28366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077A7CFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87A41AE0"/>
+    <w:nsid w:val="097168BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FFE9B2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0851BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E36380C"/>
+    <w:nsid w:val="0B7824F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79DC86C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8B7F5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5EE81A8"/>
+    <w:nsid w:val="0C997A03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8D6DBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDA6A76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="302EA79A"/>
+    <w:nsid w:val="0CC46A36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E57A2718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C222FA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A1CA6EC"/>
+    <w:nsid w:val="0E2A0363"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B052CA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D081FB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4942DCE"/>
+    <w:nsid w:val="11DF3FAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBC04DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0C3514"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86FAAD76"/>
+    <w:nsid w:val="17AD76DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0C4AEFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A21608"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEEC0824"/>
+    <w:nsid w:val="18B45BD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C458139E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129D36B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32741AFE"/>
+    <w:nsid w:val="1A1C608F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AEE88BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12B019F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED6ABDF0"/>
+    <w:nsid w:val="1A2B119B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE242522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13026EA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C2A88FE"/>
+    <w:nsid w:val="1C74506E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="997E0EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1340239C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BBED71A"/>
+    <w:nsid w:val="1D627304"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1E0E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C8446C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C9473D4"/>
+    <w:nsid w:val="1F34343A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1250EA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1862119C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F788C98E"/>
+    <w:nsid w:val="1F5D731E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49AE1FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="196315EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED7EB618"/>
+    <w:nsid w:val="208A0206"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="636EFCE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D421A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="283AA7CE"/>
+    <w:nsid w:val="20AB7CEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B3EEACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B402A1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E626D7BE"/>
+    <w:nsid w:val="22CF209D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BC64A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8F03EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FCE8594"/>
+    <w:nsid w:val="23AD582D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5742126C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D60216B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84CAAC7E"/>
+    <w:nsid w:val="243E1766"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07CA150A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CD1E02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EA0EC28"/>
+    <w:nsid w:val="271753BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C80891E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213244C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF4AFE28"/>
+    <w:nsid w:val="28EC1415"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="619E5A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291D7D34"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA0CA4B2"/>
+    <w:nsid w:val="300F73ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="010C6080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C840430"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F99EE37C"/>
+    <w:nsid w:val="310F4FBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="684A3D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA21747"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1929C92"/>
+    <w:nsid w:val="31D03772"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD60B40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D8453D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8092D214"/>
+    <w:nsid w:val="32D848BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="675A870A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="355E16C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8476134C"/>
+    <w:nsid w:val="353F78A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B74C482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="387B7A2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="824E76E2"/>
+    <w:nsid w:val="36192761"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4C08CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39605EA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAAEA4CE"/>
+    <w:nsid w:val="37E75DCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A11C2742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0F639C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6B82C90"/>
+    <w:nsid w:val="39F35F78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDD60882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCA44B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCC6D3FE"/>
+    <w:nsid w:val="3A19204A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2746F96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414D6894"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92D8EE32"/>
+    <w:nsid w:val="3B8E6DAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A91644C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42975EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBFE7CD2"/>
+    <w:nsid w:val="3EF16993"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBA80072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44495895"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13249E26"/>
+    <w:nsid w:val="3F765C5B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6EA0044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45713BBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92DEEFBE"/>
+    <w:nsid w:val="44E37526"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87F2EEFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A643428"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC1E42E6"/>
+    <w:nsid w:val="46B30DC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FEA6EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511D13C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D00CFAA"/>
+    <w:nsid w:val="46F84919"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D369CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52926354"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5D04D8C"/>
+    <w:nsid w:val="48F80403"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C74AD91A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B444E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B00917C"/>
+    <w:nsid w:val="508F4D81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29843436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DD663C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="408E184E"/>
+    <w:nsid w:val="51502DF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48427EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57981B65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B262D22"/>
+    <w:nsid w:val="53D0186E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C93CA2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DE04B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4A00062"/>
+    <w:nsid w:val="56484CEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="628AA9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59817108"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E78681AC"/>
+    <w:nsid w:val="57366FCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A857CB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="829E6D06"/>
+    <w:nsid w:val="5BFC2AE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EA4E48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E6B7EC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7BE4A50"/>
+    <w:nsid w:val="5F633210"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="747400B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0E5777"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E7D80E70"/>
+    <w:nsid w:val="62187EBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77D6BD6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F713FBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A024F0E4"/>
+    <w:nsid w:val="64B3675C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36F24D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A33443"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F84BCF6"/>
+    <w:nsid w:val="67167DA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE6E1274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69326F8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E9CAF50"/>
+    <w:nsid w:val="6A550DA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D9E54B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1B23A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09403A3A"/>
+    <w:nsid w:val="6A7F561D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="747400B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D07772D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70AAB67A"/>
+    <w:nsid w:val="6DBD40F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27C2C8C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED70637"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF0AA8FE"/>
+    <w:nsid w:val="71D30B61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2344D0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70152D86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F4E8E72"/>
+    <w:nsid w:val="75ED477E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4D8E2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7180120F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1902C78"/>
+    <w:nsid w:val="76944F20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75A48F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73920ACF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB7A17EA"/>
+    <w:nsid w:val="778B534A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="291A3C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76834D10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB061A54"/>
+    <w:nsid w:val="779B3FC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78D86B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776939D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BFCD294"/>
+    <w:nsid w:val="79186639"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE12DFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="783716B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5B28282"/>
+    <w:nsid w:val="7B362AEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05C2402C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A474321"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71C8752E"/>
+    <w:nsid w:val="7B3D2688"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13807702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAD1F98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C6A6846"/>
+    <w:nsid w:val="7B81563D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94AADDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DDC26FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92DEEFBE"/>
+    <w:nsid w:val="7D573D2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8562A728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E277543"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40346712"/>
+    <w:nsid w:val="7F8A36B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81984296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="2">
-[...35 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15">
-[...8 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="19">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="47"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="65"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3996,99 +3996,99 @@
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
-    <w:rsid w:val="00826F58"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D86D26"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -5154,61 +5154,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00826F58"/>
+    <w:rsid w:val="00D86D26"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00826F58"/>
+    <w:rsid w:val="00D86D26"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5492,51 +5492,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F00F2DBC-CE2C-4B53-B2CC-901C57890006}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35104383-02BE-49D2-A250-2F7A30236E1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1668</Words>
   <Characters>9512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11158</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>