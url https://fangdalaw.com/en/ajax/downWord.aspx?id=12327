--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4710B4F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+          <w:p w14:paraId="2C4F11E8" w14:textId="60F175EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="00126024">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGYING WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="66FA8D5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+          <w:p w14:paraId="706EB16B" w14:textId="2A45CD55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="00126024">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="350E26BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+          <w:p w14:paraId="6199424A" w14:textId="52E2ED40" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="00126024">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 / +65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7AF10775" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+          <w:p w14:paraId="4F910ACA" w14:textId="66B49301" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="00126024">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ywang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="32AB330D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="51042E2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD245EC" wp14:editId="749D8058">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="286C6963" wp14:editId="46CD2DF0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0BB81BCD" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E42011" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="387876A3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00126024" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN REAL ESTATE, HOTEL MANAGEMENT, CONSTRUCTION AND INFRASTRUCTURE DEVELOPMENT, AND CHINESE COMPANIES</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E42011">
+            <w:r w:rsidRPr="00126024">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUTBOUND INVESTMENT PROJECTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D5884A" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5D9A31CD" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1485 +472,1485 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56844A0F" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="0D35053C" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D82F2" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E42011">
+    <w:p w14:paraId="319FEB70" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate and Hotel Management Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411EB730" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="5C2BF55C" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties its investment, acquisition, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D4E999" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="5BB66273" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JPMorgan in its acquisition of an interest in a greenfield office and commercial property development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1BD6D6" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="25F87A95" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, owned by Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A9DA42" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3F940B0F" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the owner of a premier office building in Shanghai's The Center in the sale of the building to China Pacific Life Insurance Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9A0303" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3CFFDA10" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AMB/Prologis China in its various industrial land and warehousing property acquisition projects and its construction and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657219DD" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3FDE01F4" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IDI Gazeley in its various industrial land and warehousing property acquisition projects and its construction and operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DAA7C5" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="68AA848E" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in purchasing and developing certain real estate projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AB0EEB" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="082E6B40" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ascott Group on a joint venture in a residential development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E7D361" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3E9C70E6" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CSI Group in the sale of an office building in Shanghai Xintiandi </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Platinum to ARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AF15CB" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3411ED0E" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the sale of Shanghai International Capital Plaza and in the acquisition of a residential development project from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F9636B" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="7128A559" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citigroup in purchasing Citigroup Tower in Shanghai, obtaining the building naming right from the local developer, and dealing with ongoing property and facility management and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400FEE8E" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1FA68A69" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Marvell Semiconductor in its purchase of three office buildings in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738E8204" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="647DEAFC" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kohler in its acquisition of an office and R&amp;D facility in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE0C39D" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1D562255" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Government Real Estate Investment Corporation (GIC) in the overall leasing and property and facility management matters of Azia Center, a premier office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CADBFA6" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="492FCBD0" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the leasing and property management of Cross Tower, a top-class office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563EC7DF" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="4BF12735" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Home Depot in connection with the leasing of shopping mall centers in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1144ADB3" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="46CDCE1C" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nike on the lease of retail stores in China and the build-to-lease campus project developed by Tishman Speyer in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFBDC8E" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="0E654710" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Baxter in the leasing of Suzhou Baxter R&amp;D Center in Suzhou Industrial Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007A3099" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3964E2F7" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4BE839" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="56CF7787" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GAP in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318C6593" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="634210A1" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Jebsen China on its car dealer build-to-lease projects in Shanghai, Hangzhou and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0869CDC3" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3C70AFD4" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAP LAB in its build-to-suit office campus project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDF206E" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="737105CB" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Celanese in the build-to-suit office and workshop projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB73F0" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="08B1A63D" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kennametal in a build-to-lease project for its workshop in Jiangsu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CFEA86" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="11098305" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BM International in the acquisition and development of a commercial complex project in Zhabei District of Shanghai and in the acquisition of Four Seasons Hotel and Serviced Apartments (Shanghai Pudong) from Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F0262" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="51D73116" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in connection with various hotel management projects throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3217FDC2" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="22A7C97D" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Raffles/Swiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ô</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tel in its hotel management projects in Shanghai and Guangdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514E2577" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="35C31492" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Marriott in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C19A38" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="535689F7" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starwood in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182401D8" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="32E4D9F1" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Langham in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6B4346" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="295AC5BC" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dusit Thani in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0892E5" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E42011">
+    <w:p w14:paraId="6AFC7146" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction and Infrastructure Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780F8638" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="0E2CF186" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mori Building in the construction and financing of the Shanghai World Financial Center project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E6659C" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="10C67E82" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bayer China in the construction projects for petrochemical manufacturing facilities in Shanghai and Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421A53C3" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="31D76AE1" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pudong International Airport in the bidding process and construction contracts for the Phase I runway and terminal projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD875A1" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="592DB903" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Berlinwasser in its bidding for, investment in and construction and financing of various water supply and wastewater treatment projects in different cities of China based on BOT and TOT models</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8103C1" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1816315A" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta in its investment portfolio of power generation and energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A10AF6" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="43FD0B41" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meiya Power on the investment and construction of power plants and thermal power plants in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B05A216" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="174AA066" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rhodia Energy in the acquisition of an energy-from-waste and wastewater treatment business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6C76AB" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="6BF006F7" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Decathlon in the standardization of its construction contracts for its retail shopping mall projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFC9D93" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="51C78DB8" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alcatel Shanghai Bell in the construction of manufacturing facilities in Shanghai Waigaoqiao area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A92583" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="4688A13E" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hanesbrands Inc in connection with the manufacturing facilities in Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DB7199" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="53727BAD" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Snooc Shell in connection with the construction matters for the Daya Bay project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE69B2D" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="62186755" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fitting-out of its manufacturing and retail facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227E9636" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="03C40EB9" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with the construction of a logistics and warehousing center in Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A0EB49" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="0CA75608" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boeing Shanghai in connection with the design and construction of a hanger project at Shanghai Pudong International Airport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A10D7" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3F00209A" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Roche China in connection with the construction contracts for an expansion project and an R&amp;D center project, both in Pudong Zhangjiang area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0788B86A" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1CD9C931" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Astra Zeneca in the construction of manufacturing plants in Shanghai and Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FD8ACB" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="28639324" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its development and construction of the Novartis Shanghai Campus Project located in Zhangjiang Hi-Tech Park, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489E22B9" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="049EA518" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PepsiCo in its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai Caohejing Development Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63726F58" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="0D42A047" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Johnson Controls on the construction of manufacturing bases in Chongqing and Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFA90F4" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1F049B41" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merlin Entertainments on the renovation and fitting out of Madame Tussauds wax museums in various cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB37958" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="2D61921F" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the international architectural design company Pelli Clarke Pelli on standard contract drafting and daily operational issues in its design projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3363B0" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="7894D092" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4BCC28" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="09732863" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B (1992) and LL.M (2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78914FC6" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="74CA104C" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M. (2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F425E5" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="3BC09184" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BCB67B" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="40E0BBFD" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0155B760" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="1F3088C5" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B60A9C" w14:textId="77777777" w:rsidR="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="01091EA2" w14:textId="77777777" w:rsidR="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="47F1326C" w:rsidR="00686369" w:rsidRPr="00E42011" w:rsidRDefault="00E42011" w:rsidP="00E42011">
+    <w:p w14:paraId="5567FC3C" w14:textId="3C5A16C8" w:rsidR="00686369" w:rsidRPr="00126024" w:rsidRDefault="00126024" w:rsidP="00126024">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners in 2002 as a partner. Before joining the firm, Ms. Wang worked with a major Shanghai law firm for eight years. Ms. Wang has also trained with Simmons &amp; Simmons (London office) and worked with White &amp; Case (New York office) on exchange programs. She has constantly been ranked as a leading real estate and construction lawyer by Chambers, Asialaw and Legal 500.  Starting in 2024, Ms. Wang was seconded to Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42011">
+      <w:r w:rsidRPr="00126024">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Singapore office to develop and manage Southeast Asia-related investment legal work.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E42011" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00126024" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,1466 +2148,1467 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025348A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86107404"/>
+    <w:nsid w:val="008D5B51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6568D542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06367391"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E9645A2"/>
+    <w:nsid w:val="07DE7A7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4176ADD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A35A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB2270F0"/>
+    <w:nsid w:val="08056038"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F4E8FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E27CCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2A0448C"/>
+    <w:nsid w:val="08BE0804"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EB8A856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09082666"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1348F48A"/>
+    <w:nsid w:val="0A323E91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69D80180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD833AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16504518"/>
+    <w:nsid w:val="0A9650BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CF2BD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B072DE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6DE10B4"/>
+    <w:nsid w:val="0ABC0773"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7484624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE04929"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB967DCE"/>
+    <w:nsid w:val="0D8A0935"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3814AD64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFD3FB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAC44F12"/>
+    <w:nsid w:val="0EEA4C1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F269C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFD148F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D38408E"/>
+    <w:nsid w:val="13374AC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F740246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104E4640"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66C07212"/>
+    <w:nsid w:val="139168E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="754A1F48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16155811"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66F06B9C"/>
+    <w:nsid w:val="15093C0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E5C5EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16847F8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B41C1778"/>
+    <w:nsid w:val="17F37F8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="156C5060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C8748B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81146B26"/>
+    <w:nsid w:val="1A2413B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D87486D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19132BEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD16D1B0"/>
+    <w:nsid w:val="1BA95894"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5B8DE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F3C792C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8BCF6F4"/>
+    <w:nsid w:val="1BDF7BF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33303530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217701B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="067AD7F2"/>
+    <w:nsid w:val="1DED4064"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE504B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25015F5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55CE495A"/>
+    <w:nsid w:val="1EBB2848"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="186A0A26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29A25F81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6322BD2"/>
+    <w:nsid w:val="21590881"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B824994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A52493B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECB6BA52"/>
+    <w:nsid w:val="228E5041"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF78988C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA24EB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA5678AA"/>
+    <w:nsid w:val="265A7EA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EACC3B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="304F7334"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA7CE67A"/>
+    <w:nsid w:val="266E034A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43B036BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3148520E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7320FE96"/>
+    <w:nsid w:val="2DFE35BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="730C1500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33CC654F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21981054"/>
+    <w:nsid w:val="32441F8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CB0BA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E475CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A8AC3AB8"/>
+    <w:nsid w:val="325B7E1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD04F828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9A6D3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABD8F81E"/>
+    <w:nsid w:val="33464280"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E47C0850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B101A95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E103BD4"/>
+    <w:nsid w:val="34450071"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FFCD2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B834CC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B1ED1E6"/>
+    <w:nsid w:val="35287A99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BAC14B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB07736"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D58F7F6"/>
+    <w:nsid w:val="35815C80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="059C90F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3658F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ABB8608C"/>
+    <w:nsid w:val="363D0560"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64E07BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412A2119"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB64A316"/>
+    <w:nsid w:val="3E8B2CC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADFAD648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AC15DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1403BE4"/>
+    <w:nsid w:val="3F956C3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93BC1ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427825DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A836964A"/>
+    <w:nsid w:val="40360AB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E92D2F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D86CA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CF82828"/>
+    <w:nsid w:val="42533642"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C388BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465E3E8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B31E1264"/>
+    <w:nsid w:val="49697A4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79566AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DA36F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55ECBA2C"/>
+    <w:nsid w:val="4CDA0A64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A86F9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A47618"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00AE51B6"/>
+    <w:nsid w:val="4D8A5DEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A61ADAF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F703CEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ACA86A8"/>
+    <w:nsid w:val="4DFC71DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19C63202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548F46FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE56A030"/>
+    <w:nsid w:val="501A29A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D0A99C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B05511"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FE24100"/>
+    <w:nsid w:val="50423DC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B50BE3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC977E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45AE9CD4"/>
+    <w:nsid w:val="508F350A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA12CAB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FB907D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64BCDD18"/>
+    <w:nsid w:val="54CA7E8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D7CDC2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="605A3119"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA0C487A"/>
+    <w:nsid w:val="54F62A14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71D0D130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F83F37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE46DA6C"/>
+    <w:nsid w:val="5561382F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FA0BBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A81768"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8154D666"/>
+    <w:nsid w:val="56EA0571"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE504B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CD2291"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B120B45A"/>
+    <w:nsid w:val="5715020D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26EEFC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A162970"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20B4F73A"/>
+    <w:nsid w:val="5BA50EBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71D2F578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C781285"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E49AAA7E"/>
+    <w:nsid w:val="5E301C86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A56209C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF129E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA00E9C8"/>
+    <w:nsid w:val="5FBD1632"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24041490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE46941"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B200418"/>
+    <w:nsid w:val="5FF76422"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C29A0CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F415141"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B55E596A"/>
+    <w:nsid w:val="60741B6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF587000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768A539D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="725E1DA0"/>
+    <w:nsid w:val="6EDF3ED1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E012AA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A83407"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A8AA2EA"/>
+    <w:nsid w:val="79AB737E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="335E0F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4E61A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42680050"/>
+    <w:nsid w:val="7AA90410"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44F6EC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BAB2B67"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5C81ED0"/>
+    <w:nsid w:val="7DF15BBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E84C2E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CEE19EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16504518"/>
+    <w:nsid w:val="7FAA7EDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C90A52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5A37DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA5AB61A"/>
+    <w:nsid w:val="7FF533CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEAA3658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="44"/>
-  </w:num>
-[...166 lines deleted...]
-    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
+    <w:rsid w:val="00126024"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
@@ -3689,51 +3690,50 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
-    <w:rsid w:val="00E42011"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -4792,61 +4792,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E42011"/>
+    <w:rsid w:val="00126024"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E42011"/>
+    <w:rsid w:val="00126024"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5130,51 +5130,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0E49B66-9C53-4939-93FD-456BA6B10C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0667F42E-F4A4-48E3-A241-167341623B63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1053</Words>
   <Characters>6004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>