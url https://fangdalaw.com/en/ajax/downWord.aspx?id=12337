--- v0 (2026-07-17)
+++ v1 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0CF3AEEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="08B41601" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WENDY WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7B8A44F5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+          <w:p w14:paraId="706EB16B" w14:textId="7FBCCB2C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0284782C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+          <w:p w14:paraId="6199424A" w14:textId="08CB5AA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2F02EB8E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+          <w:p w14:paraId="4F910ACA" w14:textId="7C60D83B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6CD62B19" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="509DD010" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F405451" wp14:editId="234A1604">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5143C982" wp14:editId="02656F94">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1E136994" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006969BC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A545867" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D76E37" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006969BC">
+            <w:r w:rsidRPr="00D76E37">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WENDY WANG SPECIALIZES IN REAL ESTATE, CONSTRUCTION, AND INVESTMENT IN AND CONSTRUCTION OF INFRASTRUCTURE FACILITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C655F39" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="39910244" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,982 +456,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B11B816" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="55338CA8" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F57874" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="68DFECDF" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition of and investment in real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE561DA" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="73BEA52C" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised investors such as Redwood Group, IDI Gazeley, Prologis, Gaw Capital, SC Capital, Hillhouse and Brookfield on the acquisition, development, leasing and asset management of industrial and warehousing properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1263542B" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="0FA0BA07" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the acquisition of a residential property development project in Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31588C30" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="74950BE7" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, a subsidiary of Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E58A11" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="2C834A40" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties in its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF436C" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="249142A6" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised GuocoLand on its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A35D43" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="6BF7BBF3" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GuocoLand in its sale of a commercial and art property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737B4FE2" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="7EDAD2D3" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gopher Asset in its acquisition with Sunac of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DC26F9" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="1B675E49" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Expo Development Group in connection with an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B1CCE7" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="340D3D69" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microport in its acquisition of an industrial park project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA7A86B" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="0FD152CA" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Funplus in its purchase of an office building in Xuhui District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9EBC21" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="568DC7A5" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta Energy in its investment, construction and operation of energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B299210" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="0E508479" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented M+W Group in its potential investment in a local design and engineering company in Suzhou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688BBF61" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="43183159" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lanxess in its sale of an industrial property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D41B38" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="5878D1EE" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leasing and asset management of real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDE0FBC" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="4522D604" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks on its various store development and leasing projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DE8806" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="590BD84B" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised international clients, such as Citibank, Hilton International, and JP Morgan, on leasing and office fit-out matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3ECCA1" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="5E34B6FF" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JP Morgan on procurement of IDC service projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74376A7D" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="4842309D" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised NIO on leasing of exhibition stores in various cities in China and on daily operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352C4FB4" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="1A8291F5" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Expo Development Group in connection with daily leasing and operational matters of office and commercial facilities in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71829B34" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="122B2112" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singapore Government Investment Company on leasing matters for its Grade A office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B18A207" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="18D2D9C6" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Center on its office building leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700EC958" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="01AB8419" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic in its investment and leasing of its manufacturing and sales facilities in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B7F6B7" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="251BD6BA" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its leasing office and R&amp;D facilities for its Shanghai Campus located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E846B8D" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="19C134FE" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with a built-to-suit project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45706FD2" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="1F186D16" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised adidas on its warehousing built-to-suit projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D65E906" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="0B3A61F3" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Honeywell in its factory built-to-suit project in Wuhan, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574FAE3F" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="2D798348" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7D7196" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="3702BAC3" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey in connection with the construction and fit-out of its manufacturing, retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FB1762" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="74AF66BB" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its development and construction of its Shanghai Campus Project located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C93050" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="73081365" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kimberly Clark, Novartis, and other international clients on various construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BB7FE3" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="6CD2C715" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pelli Clarke Pelli Architects on its engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B2E63" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="55572D70" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Quintiles on the standardization of its construction contract documents to be used for China projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D02349B" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="323058FA" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0195EE" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="5ADA4444" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356CC217" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="104985EF" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0F1D7F" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="52454DED" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76877CDE" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="3C1D7E45" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE595C2" w14:textId="77777777" w:rsidR="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="1F1FF10C" w14:textId="77777777" w:rsidR="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="08AEFB09" w:rsidR="00686369" w:rsidRPr="006969BC" w:rsidRDefault="006969BC" w:rsidP="006969BC">
+    <w:p w14:paraId="5567FC3C" w14:textId="276F12FB" w:rsidR="00686369" w:rsidRPr="00D76E37" w:rsidRDefault="00D76E37" w:rsidP="00D76E37">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006969BC">
+      <w:r w:rsidRPr="00D76E37">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined the firm in 2010.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006969BC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D76E37" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1629,239 +1629,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F13B71"/>
+    <w:nsid w:val="05640FD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AFE9E86"/>
+    <w:tmpl w:val="D65AC2BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062D14EA"/>
+    <w:nsid w:val="07835EC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="059EBBA0"/>
+    <w:tmpl w:val="84AE839A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092B6F69"/>
+    <w:nsid w:val="0833356F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26F4AAF2"/>
+    <w:tmpl w:val="D66EB96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C652BC8"/>
+    <w:nsid w:val="0C042A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68C024B4"/>
+    <w:tmpl w:val="A70ACBB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA4311A"/>
+    <w:nsid w:val="13420566"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A14B1A8"/>
+    <w:tmpl w:val="D98C6640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A1276F"/>
+    <w:nsid w:val="188A1485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6CCBB52"/>
+    <w:tmpl w:val="C7884FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19976878"/>
+    <w:nsid w:val="1B1E011B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D34BF1C"/>
+    <w:tmpl w:val="9580C000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F83810"/>
+    <w:nsid w:val="1B3A3480"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="444A183A"/>
+    <w:tmpl w:val="00CAA204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29461072"/>
+    <w:nsid w:val="1F594769"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6942728C"/>
+    <w:tmpl w:val="9D3C7F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="200B0FD5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BB6C4B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23AC2CC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="544670D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26B77F15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33189D52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1930,138 +1993,75 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3063088C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F9A55DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEC43188"/>
+    <w:tmpl w:val="236661AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38DE5DDC"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388A4FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAE2D694"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="ECF89B44"/>
+    <w:tmpl w:val="87A684EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2152,600 +2152,600 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC332CD"/>
+    <w:nsid w:val="3EB31A4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2ECE132"/>
+    <w:tmpl w:val="71125FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F0B46F4"/>
+    <w:nsid w:val="419A009E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE387542"/>
+    <w:tmpl w:val="B170AF1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4082028C"/>
+    <w:nsid w:val="46F5697E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD5889F8"/>
+    <w:tmpl w:val="63FC12E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AA4DFF"/>
+    <w:nsid w:val="4A2C4501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A629196"/>
+    <w:tmpl w:val="E9341DCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50494411"/>
+    <w:nsid w:val="4B7C26EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E236F8"/>
+    <w:tmpl w:val="27AE9D58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A552A3"/>
+    <w:nsid w:val="4CE07B10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89DC43EA"/>
+    <w:tmpl w:val="934E8D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2A7377"/>
+    <w:nsid w:val="4E4A25D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73FACEE0"/>
+    <w:tmpl w:val="AB8A5AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5D36A4"/>
+    <w:nsid w:val="4EF374CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A0413CA"/>
+    <w:tmpl w:val="5E76444C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA6182C"/>
+    <w:nsid w:val="574C5879"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDAA19AA"/>
+    <w:tmpl w:val="29F87A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60ED2734"/>
+    <w:nsid w:val="5AC0346D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED94DE90"/>
+    <w:tmpl w:val="795E9326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61233D90"/>
+    <w:nsid w:val="5B2E4AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C369A78"/>
+    <w:tmpl w:val="B87046B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61C33607"/>
+    <w:nsid w:val="5DAA0FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="809687DA"/>
+    <w:tmpl w:val="B8AABFD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63487DAA"/>
+    <w:nsid w:val="614C5D9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77C09AD8"/>
+    <w:tmpl w:val="6C58DA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65053EEC"/>
+    <w:nsid w:val="626E6969"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77C09AD8"/>
+    <w:tmpl w:val="BC90670C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698B59B4"/>
+    <w:nsid w:val="62912528"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18D89C9C"/>
+    <w:tmpl w:val="D66EB96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADA7F28"/>
+    <w:nsid w:val="62CF6C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5914ABC8"/>
+    <w:tmpl w:val="3822CB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB66F22"/>
+    <w:nsid w:val="62F63025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1A8D20C"/>
+    <w:tmpl w:val="32B46A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B96755"/>
+    <w:nsid w:val="697D33B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82F44BA8"/>
+    <w:tmpl w:val="BA9A24F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="741109FC"/>
+    <w:nsid w:val="73926BB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A525C40"/>
+    <w:tmpl w:val="B456F40A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79383A05"/>
+    <w:nsid w:val="761B49ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E360912"/>
+    <w:tmpl w:val="59F8D454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2010BE"/>
+    <w:nsid w:val="77B5314D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C0CF040"/>
+    <w:tmpl w:val="01C2C14E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="22">
-[...23 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2810,51 +2810,50 @@
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
-    <w:rsid w:val="006969BC"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -2870,50 +2869,51 @@
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D76E37"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -3979,61 +3979,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006969BC"/>
+    <w:rsid w:val="00D76E37"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006969BC"/>
+    <w:rsid w:val="00D76E37"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4317,51 +4317,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EFB376B-B9C6-47B2-A531-5D1B72EE7E9D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E30917F-3B46-4C61-98B6-38CE264E80C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>582</Words>
   <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>