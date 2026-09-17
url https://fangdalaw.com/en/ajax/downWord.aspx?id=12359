--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1594DF8C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="00184090">
+          <w:p w14:paraId="2C4F11E8" w14:textId="110ED3ED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGQI WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0B50C4D2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="00184090">
+          <w:p w14:paraId="706EB16B" w14:textId="00E4E47F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="349B604A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="00184090">
+          <w:p w14:paraId="6199424A" w14:textId="681E94DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="47C9D2F8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="00184090">
+          <w:p w14:paraId="4F910ACA" w14:textId="784182A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7F9B3D4B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1F3FE5FA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="018B61F5" wp14:editId="5B91A223">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71666FD3" wp14:editId="6222596C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="24AF5700" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00184090" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="043E37F5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00557CBB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00184090">
+            <w:r w:rsidRPr="00557CBB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LINGQI WANG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION AND RESTRUCTURING AND INSOLVENCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8CE85B" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="142E8A1C" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1864 +456,1864 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705EE6FA" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00184090">
+    <w:p w14:paraId="743D2FD2" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi specializes in commercial dispute resolution and restructuring and insolvency, particularly matters with cross-border elements. As litigation and arbitration counsel for corporations, private equity firms, hedge funds, and financial institutions, Lingqi handles significant commercial cases, including disputes involving buyout/minority investment, joint ventures, corporate control, contract and other complex commercial matters. In areas of restructuring and insolvency, Lingqi regularly acts as court-appointed administrator or counsel for shareholders, debtors, creditors and restructuring sponsors in large, complex cases of out-of-court restructuring, liquidation, reorganization and involuntary dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5F507B" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="49453B77" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72905BD1" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00184090">
+    <w:p w14:paraId="60198C9A" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Dispute Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662AAEFA" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="180BB4E8" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a property developer with offshore structure in a shareholders dispute involving both Chinese and offshore litigations, with a dispute amount near RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5587B92C" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="1DE56399" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Hong Kong-appointed administrator in enforcing an RMB 2 billion judgement against a debtor in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546FB67E" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4FB1A0EE" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of the manager of a private equity fund in a series of cross-border disputes with the limited partners at a value over RMB 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6A58E4" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="3F567AAA" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various internationally renowned venture capital and private equity funds in disputes related to their China investment, including shareholder disputes, joint venture disputes,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and matters relating to company dissolution and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618609AE" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="214807AE" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real-estate investment fund in SHIAC arbitration and related court proceedings in connection with dispute over the acquisition of a RMB 700 million real-estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B4F260" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="43321A87" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Brazilian manufacturer in litigation arising from its acquisition of a Chinese company, which litigation also involved offshore arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B881BB" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="15FD601A" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Chinese private equity house in a merger and acquisition dispute for RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C15D444" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="1CDB84C2" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a European bank in litigation for RMB 200 million in respect of a cross-border financing arrangement and collateral management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE5BEA5" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="70DFE195" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Korean multinational corporation in respect of a shareholder derivative litigation against its Chinese joint venture partner, which proceeding was handled in parallel with arbitration proceedings in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBD6DDA" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4501032F" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a global energy company in a shareholder dispute with its Chinese joint venture partner, involving derivative litigation in China and foreign arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6237A4D5" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4FD33737" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. based manufacturer in a series of environment pollution disputes in China involving over 50 claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F277AA6" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="405CDF4A" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real estate project management company in a contract dispute involving multiple and competing CIETAC arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361C0D8E" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00184090">
+    <w:p w14:paraId="30664F9F" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring and Insolvency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC0F0F4" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="3AE92219" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator and joint administrators appointed by Chinese courts in a number of large and complicated bankruptcy reorganization and liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B797679" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="37D0AC22" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various ad hoc committees of holders of USD bonds issued by a China-based issuer in relation to bond defaults and debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E9292F" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="474F86A4" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of several internationally renowned special opportunity funds in their acquisition of distressed assets and investment in debt restructuring in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62836170" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="55688911" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various foreign banks in relation to the cross-border insolvency and restructuring of China-based debtors and guarantors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB14005" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="291B485B" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a number of U.S. companies under or about to enter Chapter 11 proceedings in respect to the restructuring of their Chinese operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099E30AA" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="33F04F15" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of an European steel manufacturer in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B9A5E2" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="3F5EBE90" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. retail company in restructuring its e-commerce business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2442D769" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="2168BB34" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. cold storage operator in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02441BA5" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="79D6D79A" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of foreign liquidators and provisional liquidators in respect of taking over control of Chinese subsidiaries and enforcement actions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50004B06" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="50B952CA" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of multiple creditors in the bankruptcy reorganization of a distressed Chinese ship builder, involving multiple litigations, enforcement actions as well as bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC123CF" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="65EE94AF" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. investment bank on its exercise of shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right-of-first-refusal in relation to the disposal of distressed assets, involving overlapping bankruptcy issues and regulatory issues of securities law and foreign exchange regulation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B17E15A" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="0A233A40" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. healthcare company in compulsory liquidation of its Chinese joint ventures in the context of shareholder deadlock with its Chinese joint venture partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53564E5C" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="496A2850" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C1BEE6" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4B489801" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3A16E9" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="526D4352" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, LL.M, Harlan Fiske Stone Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD0015A" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="56662325" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D08324C" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="52FB57A2" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B51B4E2" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="7C59F7CD" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCB6C23" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4E5F40AD" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D773C1A" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="0348CCA0" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi joined Fangda Partners in 2012 after working at another renowned Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7AE8CA" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="1E69F967" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F350D5D" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="07F1A8CE" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E41F41" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="7433ADF1" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, The First Xiamen Cross-Border Insolvency Colloquium, hosted by Xiamen Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666F07AF" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="67157CD3" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Symposium on the Judicial Assistance Regime on Insolvency between Mainland China and Hong Kong SAR, hosted by Shanghai Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A120BA3" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="28E3B8D5" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Forum on Cross-boundary Insolvency Cooperation between the Mainland China and Hong Kong SAR, hosted by Shenzhen Bankruptcy Court, May 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C0858E" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="620EB4D8" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring PRC Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, lectures and webinars hosted by various investment banks, private equity funds, and specialized publishers in the restructuring sector from 2019 through 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051C9A1D" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="0387AED7" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duties and Liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, INSOL Beijing and Shanghai Seminars, October 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DB48A8" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="11023F88" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fundamental Issues of Cross-border Insolvency Cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Bankruptcy Law Symposium, Special Session on Cross-border Insolvency and Optimization of Doing Business, Suzhou, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD25AFF" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="10CEA453" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Insolvency Regime and Cross-border Insolvency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRR Live 2 HK, Hong Kong, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621CE9DF" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="0CAD5C6D" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Out-of-court Restructuring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Eight East-Asia Insolvency and Restructuring Symposium held by China Banking Law Society, September 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B29D1D" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="717F59E3" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Effective Dispute Resolution for BRI Investments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SIAC-SHIAC Conference, Shanghai, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3318ED7F" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="79E0B3BD" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Disputes of Private Equity Funds and Cross-border Parallel Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border Dispute Resolution of Private Equity Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C60B8B" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="79B9069B" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prospect and Application of UNCITRAL Rules by Chinese Arbitration Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5A3AFB" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="6E7E68CF" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61511550" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="17B005CC" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals and Books   Five ways to fail in your PRC interim relief application, Hong Kong Lawyer (2022) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E5C616" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4D138E12" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter (2021) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F74AD2" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="102EC2DA" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, Global Restructuring Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B65A1E2" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4ACEEEC7" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6ABF39" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="6CA2A813" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, International Insolvency &amp; Restructuring Report (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671277FB" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="710520F2" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016, International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8912B9" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="5738AF44" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter), Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7F3236" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="25F14BF2" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015, International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043CAE8B" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="3ED24BFF" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Papers and Research Projects   Judicial Practice of the Bankruptcy of Financial Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Comparative Law Perspective, research project commissioned by Shanghai Financial Court (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB77587" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4E2B563B" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assistance in Cross-border Insolvency of Group Companies, research project commissioned by Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32928B3A" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="0D390DF7" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Review of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thumb Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Perspective of Cross-border Bankruptcy, Research Paper for the Fourth China Bankruptcy Law Practice Forum (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A770CB8" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="018E4561" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Latest Development of Cross-border Insolvency, The Second Summit of Market-Oriented Bankruptcy (2018) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3482C24C" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="4B453AAF" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Several Fundamental Issues of Cooperation in Cross-border Insolvency, The Tenth China Bankruptcy Law Forum (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7D6DB4" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="7BF46DE3" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EAD63DD" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="5C3077CB" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Asian Advisory Council of INSOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F8BCDC" w14:textId="77777777" w:rsidR="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="350888A4" w14:textId="77777777" w:rsidR="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Foreign Affairs Committee of Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1028C54A" w:rsidR="00686369" w:rsidRPr="00184090" w:rsidRDefault="00184090" w:rsidP="00184090">
+    <w:p w14:paraId="5567FC3C" w14:textId="6D4643D1" w:rsidR="00686369" w:rsidRPr="00557CBB" w:rsidRDefault="00557CBB" w:rsidP="00557CBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00184090">
+      <w:r w:rsidRPr="00557CBB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Centre (SHIAC) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00184090" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00557CBB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2511,1392 +2511,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FA1F93"/>
+    <w:nsid w:val="037A04F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0143C96"/>
+    <w:tmpl w:val="77486C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A10570"/>
+    <w:nsid w:val="07947B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CC00656"/>
+    <w:tmpl w:val="8632B21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04893633"/>
+    <w:nsid w:val="07C00AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34B2EF12"/>
+    <w:tmpl w:val="D480C844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D92EFF"/>
+    <w:nsid w:val="096D573C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D60E3BA"/>
+    <w:tmpl w:val="E9D669C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08973F37"/>
+    <w:nsid w:val="0A120A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5C818B6"/>
+    <w:tmpl w:val="A24CDA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09691F99"/>
+    <w:nsid w:val="0A5C2E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19C2A6BA"/>
+    <w:tmpl w:val="84BA34D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5C79F5"/>
+    <w:nsid w:val="0AF80F87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55807D76"/>
+    <w:tmpl w:val="EB5817E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE1649C"/>
+    <w:nsid w:val="0E3A7A3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76E0FCB0"/>
+    <w:tmpl w:val="B114D376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CED24E5"/>
+    <w:nsid w:val="125B7009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EC22C2"/>
+    <w:tmpl w:val="1270C8C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6056FB"/>
+    <w:nsid w:val="144A030C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FF8ECDE"/>
+    <w:tmpl w:val="2412331A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED77B84"/>
+    <w:nsid w:val="19AF040E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79183114"/>
+    <w:tmpl w:val="6418679E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11855742"/>
+    <w:nsid w:val="1AF97353"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F202D028"/>
+    <w:tmpl w:val="04569AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12480BFE"/>
+    <w:nsid w:val="1C1B6D56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27AC53F2"/>
+    <w:tmpl w:val="0F64DE36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D656DD"/>
+    <w:nsid w:val="1D527BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8368E36"/>
+    <w:tmpl w:val="E6F4A856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E05742"/>
+    <w:nsid w:val="2051089E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D37CE932"/>
+    <w:tmpl w:val="358E1442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175B23F3"/>
+    <w:nsid w:val="2057509C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5407DE6"/>
+    <w:tmpl w:val="6BA63C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19923CC5"/>
+    <w:nsid w:val="21F559BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9B0EDEE"/>
+    <w:tmpl w:val="6068DF44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A327A3"/>
+    <w:nsid w:val="22486CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCBC61F6"/>
+    <w:tmpl w:val="D298C294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A556F89"/>
+    <w:nsid w:val="28003688"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D20E24CC"/>
+    <w:tmpl w:val="E550F1D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFE426E"/>
+    <w:nsid w:val="28CF3A76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77542F54"/>
+    <w:tmpl w:val="BF5849A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBF0A09"/>
+    <w:nsid w:val="29502413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87763F8E"/>
+    <w:tmpl w:val="0512ECFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6371F9"/>
+    <w:nsid w:val="2D9C63AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0361CB2"/>
+    <w:tmpl w:val="39969F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230C3124"/>
+    <w:nsid w:val="35536FAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="504AB00E"/>
+    <w:tmpl w:val="275C7C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="252B104B"/>
+    <w:nsid w:val="355713C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0A46D16"/>
+    <w:tmpl w:val="0C62756A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F23798"/>
+    <w:nsid w:val="378C3A0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E4A8056"/>
+    <w:tmpl w:val="AABA4086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D111B1"/>
+    <w:nsid w:val="38AE30B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C4EEF9E"/>
+    <w:tmpl w:val="553AF65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAD5805"/>
+    <w:nsid w:val="3B3C300E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="298071D6"/>
+    <w:tmpl w:val="9DE28D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED9750F"/>
+    <w:nsid w:val="3BC3671E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D1AFA9A"/>
+    <w:tmpl w:val="879E4D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DF5ACD"/>
+    <w:nsid w:val="3F99058E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F88F446"/>
+    <w:tmpl w:val="268E751C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F92099"/>
+    <w:nsid w:val="479F6E14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D34FABE"/>
+    <w:tmpl w:val="44C6AC8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376A28CA"/>
+    <w:nsid w:val="48702396"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B87E43B4"/>
+    <w:tmpl w:val="FE7CA9F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D10925"/>
+    <w:nsid w:val="4AF1419F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9970CA92"/>
+    <w:tmpl w:val="A85C4C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A1A3F11"/>
+    <w:nsid w:val="4C162574"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="420C50D0"/>
+    <w:tmpl w:val="F8AC9F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B323CCA"/>
+    <w:nsid w:val="4D492CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBD4509A"/>
+    <w:tmpl w:val="AD8C45B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B8E7A75"/>
+    <w:nsid w:val="4DDD5123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F36CBBC"/>
+    <w:tmpl w:val="7C68178E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBC19AC"/>
+    <w:nsid w:val="50A768A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2A6EED0"/>
+    <w:tmpl w:val="9DB806DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F585520"/>
+    <w:nsid w:val="553214E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C402E00"/>
+    <w:tmpl w:val="430EDDF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47AA0AB7"/>
+    <w:nsid w:val="57A10891"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="581A74C6"/>
+    <w:tmpl w:val="0A92E63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A07247F"/>
+    <w:nsid w:val="5B243EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17243A00"/>
+    <w:tmpl w:val="5B0C4DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECB7A2C"/>
+    <w:nsid w:val="5D2C323A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="226C0398"/>
+    <w:tmpl w:val="CE7A98B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EE02C80"/>
+    <w:nsid w:val="5F852999"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9165774"/>
+    <w:tmpl w:val="F4F27CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB173C2"/>
+    <w:nsid w:val="5FAC0BC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="321A5C0E"/>
+    <w:tmpl w:val="0E1A6AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523A3C71"/>
+    <w:nsid w:val="602A7C2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45F07EFC"/>
+    <w:tmpl w:val="6E1240A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AF49E7"/>
+    <w:nsid w:val="66C57238"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B19E675A"/>
+    <w:tmpl w:val="92323686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55492704"/>
+    <w:nsid w:val="685A1E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="627A6BA6"/>
+    <w:tmpl w:val="77486C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0A6E5D"/>
+    <w:nsid w:val="6A32543B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75909562"/>
+    <w:tmpl w:val="109450B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA70CAE"/>
+    <w:nsid w:val="6ABA1DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC38E350"/>
+    <w:tmpl w:val="5E3819A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62BD3993"/>
+    <w:nsid w:val="6D645ABF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="636A5098"/>
+    <w:tmpl w:val="785005D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645D1AFC"/>
+    <w:nsid w:val="6E853630"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8E426E8"/>
+    <w:tmpl w:val="1670146E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64736856"/>
+    <w:nsid w:val="7409513A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E4A8056"/>
+    <w:tmpl w:val="C728CB52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A935BA8"/>
+    <w:nsid w:val="77320F43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C56BA28"/>
+    <w:tmpl w:val="C700E0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C72124B"/>
+    <w:nsid w:val="797E16B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F2EA1E2"/>
+    <w:tmpl w:val="F934F74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78C862CD"/>
+    <w:nsid w:val="7AF84AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="750CCA9E"/>
+    <w:tmpl w:val="05CCE204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5639FB"/>
+    <w:nsid w:val="7BC92C02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F2B102"/>
+    <w:tmpl w:val="8FA2D40E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2260A0"/>
+    <w:nsid w:val="7DB14890"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CD20FE4"/>
+    <w:tmpl w:val="8BCEE8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DAE475F"/>
+    <w:nsid w:val="7F6D5F4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AE8940C"/>
+    <w:tmpl w:val="B728E7FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-[...74 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="40">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3910,90 +3910,90 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
-    <w:rsid w:val="00184090"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
+    <w:rsid w:val="00557CBB"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -5131,61 +5131,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00184090"/>
+    <w:rsid w:val="00557CBB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00184090"/>
+    <w:rsid w:val="00557CBB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5469,51 +5469,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{541AB077-1757-41F8-B94B-AEFAC2B1ACCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B8B25D7-3E47-422B-9EA4-CFD4B2938BC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1264</Words>
   <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>