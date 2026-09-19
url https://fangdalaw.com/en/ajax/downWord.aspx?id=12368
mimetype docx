--- v0 (2026-07-16)
+++ v1 (2026-09-19)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="25EC33B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6704E77E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY BU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="33713344" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRPr="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+          <w:p w14:paraId="094F9E7E" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRPr="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="18C8851B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+          <w:p w14:paraId="706EB16B" w14:textId="4E7FEB24" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5FA728A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+          <w:p w14:paraId="6199424A" w14:textId="1C6C93BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2ACEC829" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+          <w:p w14:paraId="4F910ACA" w14:textId="0C6C23A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5F176438" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DF85E5F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F6C952F" wp14:editId="15DF64E3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C493049" wp14:editId="01590BB1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="59E1A9A8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EC6461" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2B9FC842" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00056CCE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EC6461">
+            <w:r w:rsidRPr="00056CCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BU SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENT, OUTBOUND INVESTMENT, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -391,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D1941A" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4984B783" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -476,1435 +476,1435 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C43F5FE" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="59BED1D6" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021464A7" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="0FD75ACC" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD8766F" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="23B110F6" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Kingsoft Cloud (NASDAQ: KC) in its strategic acquisition of controlling interest in Camelot, a China-based IT service and solution provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22190D6B" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="05866043" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising State Grid in its acquisition of Sempra Energy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s electric businesses in Chile for US$2.23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2064F4DD" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="61F69A2F" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391431C8" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="2AA62BE5" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group (as its PRC counsel) in its acquisition of Siemens AG's mechanical-drive unit Flender for more than 2 billion euros (US$2.4 billion)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609BE530" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="6CAE88A3" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advising The Carlyle Group (as its PRC counsel) in its acquisition of BASF's </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s coatings business for 7.7 billion euros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C72A6EC" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="1434D8AD" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba Pictures Group in its acquisition of Damai for US$167 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51391A77" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="41E4C70D" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Templewater (as its PRC counsel) in its acquisition of Knight Auto Precision Engineering Pte Ltd, a Singapore headquartered precision tooling and solutions provider for the semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359C3180" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="11BAED47" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising British Petroleum in its acquisition of several EV charging companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC09528" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="2F76CB6F" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052DD906" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="07A44153" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Sinopec on its acquisition of Chevron</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s downstream business in South Africa and Botswana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488154FD" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="41192283" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E66AEC2" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="37B6C5F3" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising RA Capital, a Boston-based fund, in its equity investment in the Series C financing of Connect Biopharma, a Chinese clinical-stage biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487B546C" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="4250C60D" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Goldman Sachs in the Series A financing round of Suning Sports, the sports unit of Chinese retailer Suning Holdings Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBC4B7D" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="47B5D697" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group in its investment, alongside Meinian Onehealth, in Adicon Holdings Limited, a China-based independent clinical laboratory (ICL) provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180A89AB" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="6B5704B0" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising General Atlantic in its equity investments in (i) NetEase Cloud Music, a China-based online music platform; (ii) Ziroom, a China-based rental service provider; (iii) Today, Inc., a Chinese convenience store brand; and (iv) Dingdong Maicai, a China-based fresh food e-commerce platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C411A4" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="57A393FE" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Temasek in the Series B financing round of Gracell Biotechnologies, Inc., a China-based clinical-stage oncology-focused biotechnology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2D37F9" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="2E2E9BB5" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba in its equity investments in (i) Helijia, a leading online platform providing on-demand beauty services; and (ii) Energy Monster, a leading power bank rental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E76BCA0" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="17B1B44F" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Nayuki, a well-known tea beverage brand in China, in its Series C financing involving investment from PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="351A6731" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="5BBF59D6" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds, including IDG Capital, Boyu Capital, Peak XV, Bosch Ventures, EQT Partners, XJ Capital, Hillhouse Capital, Primavera Capital, Ab Initio Capital, Asia Investment Capital and Bank of China International, in equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4FBBFA" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="31A16108" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449523A1" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="71BFCEF9" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Zhejiang Pangxin Electric Power Energy Co., Ltd. in acquiring shares of a Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE6559" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="0A5FBB04" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Moji Weather for the launch of its overseas version of the application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E350C7" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="4F1197D0" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the Chinese subsidiary of a Japanese companies in providing legal services for its energy project in Kazakhstan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58446CE6" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="12330EBC" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Shanghai-based computing power provider in providing legal services for its investment project in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D37DAA" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="38544DCB" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed semiconductor equipment manufacturer in providing legal services for its investment project in Belgium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2E67F4" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="3B91C99A" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed lighting company in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252C5055" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="4A937C57" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed automotive components manufacturer in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A015BAC" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="7A5823BD" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a municipal state-owned assets-controlled group in Zhejiang Province in designing and establishing its overall overseas equity structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64595DDA" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="081A5342" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic pipe manufacturer in providing legal services for its greenfield investment project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552E0AAB" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="34AE176B" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic tableware and biodegradable materials company in providing legal services for its greenfield investment project in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1399F6BE" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="486DB5F8" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Chinese solar photovoltaic company in providing legal services for its investment project in Germany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5349205A" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="388503F5" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic electromechanical company in providing legal services for its greenfield investment project in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AE035F" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="26360FC5" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture &amp; Business Cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C60483" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="00642E44" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Ant Group in its business cooperations with NBA in relation to blockchain technology, NFT and privacy computing, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661E0ABC" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="6AE2E081" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565B49A3" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="5B034217" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Wanda Sports Group as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in connection with its IPO and listing, a restructuring of its operations prior to the offering and a financing transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C02D9C" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="2601CC01" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474D6500" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="21368904" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Georgia School of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EDDC08" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="0FA51003" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB7F1B5" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="1DADC460" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F289A9" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="5F5689ED" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0B3B2B" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="119C36C9" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Jersey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49127400" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="18D21E8F" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Georgia (inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A906B2C" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="73ED14F4" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6D98A4" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="0612214D" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A053CC" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="55559AF4" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1D7407" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="3EC57096" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06741BC4" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="6DF667C6" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FADB25E" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="00287149" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Bu worked at Winston &amp; Strawn LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office, DLA Piper LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office, and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office. Mr. Bu also worked at the Atlanta office of King &amp; Spalding LLP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBF3955" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="38163D57" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was named one of LegalOne's &amp;quot;2025 Top 15 Client-Trusted Lawyers: Corporate Global Expansion&amp;quot; in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D24CBD9" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="2A62B06D" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was recognized as a &amp;quot;Rising Star Partner&amp;quot; by IFLR 1000 in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C7BD5B" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="559AAA39" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu has been interviewed multiple times by various medias such as 36Kr, 21st Century Business Herald, Caijing Magazine, and Glowsphere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696901BF" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="502A16B6" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EA4803" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="0DD8F7F7" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546B7104" w14:textId="77777777" w:rsidR="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="7028B8C1" w14:textId="77777777" w:rsidR="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMERGENCY ARBITRATOR PROCEDURE AND OPEN-LIST ARBITRATOR APPOINTMENT UNDER THE NEW CHINA (SHANGHAI) PILOT FREE TRADE ZONE ARBITRATION RULES: DAWN OF A NEW ERA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 U. Pa. E. Asia L. Rev. 66 (2014). Available at: http://scholarship.law.upenn.edu/ealr/vol10/iss1/3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5873A7CE" w:rsidR="00686369" w:rsidRPr="00EC6461" w:rsidRDefault="00EC6461" w:rsidP="00EC6461">
+    <w:p w14:paraId="5567FC3C" w14:textId="175AA990" w:rsidR="00686369" w:rsidRPr="00056CCE" w:rsidRDefault="00056CCE" w:rsidP="00056CCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST PRACTICES FOR A STATE ALZHEIMER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>S DISEASE REGISTRY: LESSONS FROM GEORGIA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6461">
+      <w:r w:rsidRPr="00056CCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 J. Minn. J. L. Sci. &amp; Tech (2016). Available at SSRN: http://ssrn.com/abstract=2592461 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EC6461" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00056CCE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2102,1453 +2102,1454 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="040A3542"/>
+    <w:nsid w:val="00A02B97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98BCDD0E"/>
+    <w:tmpl w:val="96BC0ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068E179B"/>
+    <w:nsid w:val="00A1520D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50949712"/>
+    <w:tmpl w:val="0EFAFD7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AE77D6"/>
+    <w:nsid w:val="03C307DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C74AD9FE"/>
+    <w:tmpl w:val="184ED1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6C34D2"/>
+    <w:nsid w:val="07ED4710"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="398E5A22"/>
+    <w:tmpl w:val="8980587A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4B610E"/>
+    <w:nsid w:val="0A8F366C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0D4CC96"/>
+    <w:tmpl w:val="C8063F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F5E381C"/>
+    <w:nsid w:val="0DBE710D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="342AA796"/>
+    <w:tmpl w:val="7CC4D19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="111D27ED"/>
+    <w:nsid w:val="10AC58F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C8AAD28"/>
+    <w:tmpl w:val="71C0415C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164C290A"/>
+    <w:nsid w:val="16894C2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42180C88"/>
+    <w:tmpl w:val="DA162C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183E3537"/>
+    <w:nsid w:val="1A003ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8B6F14C"/>
+    <w:tmpl w:val="7E96E332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19307CA9"/>
+    <w:nsid w:val="1A1418E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3BEF06C"/>
+    <w:tmpl w:val="9ABA72C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E41627C"/>
+    <w:nsid w:val="244933AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77D6CCAC"/>
+    <w:tmpl w:val="9D2C2A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5B3AA5"/>
+    <w:nsid w:val="25C47C76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9A2CCA6"/>
+    <w:tmpl w:val="9C948446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C55937"/>
+    <w:nsid w:val="26333434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A349D24"/>
+    <w:tmpl w:val="B9464930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278423E4"/>
+    <w:nsid w:val="28F87719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B5226D0"/>
+    <w:tmpl w:val="69123568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29AC747A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305C7010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E8A9300"/>
+    <w:tmpl w:val="F21E0C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329068F3"/>
+    <w:nsid w:val="34124953"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9482D984"/>
+    <w:tmpl w:val="B38EC062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D43DC9"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8A0850"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47C6D258"/>
+    <w:tmpl w:val="FA94AEB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A050729"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EAE65DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EFE0CBA"/>
+    <w:tmpl w:val="4A82E13C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD66C93"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EAF0871"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2928304"/>
+    <w:tmpl w:val="7728BED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EBE2D49"/>
+    <w:nsid w:val="3EBB5E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D065EA8"/>
+    <w:tmpl w:val="B2980DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402054D2"/>
+    <w:nsid w:val="434D11EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CE07390"/>
+    <w:tmpl w:val="83F0EF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40B771AF"/>
+    <w:nsid w:val="436121FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA68D9F8"/>
+    <w:tmpl w:val="184ED1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4109376B"/>
+    <w:nsid w:val="43A55871"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90F22610"/>
+    <w:tmpl w:val="51EC3916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="449C5D9F"/>
+    <w:nsid w:val="45C601C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10445F84"/>
+    <w:tmpl w:val="07CA4588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48216AAB"/>
+    <w:nsid w:val="46C95344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6032D82A"/>
+    <w:tmpl w:val="7DF811DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F924D29"/>
+    <w:nsid w:val="49410425"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6514359C"/>
+    <w:tmpl w:val="569E7294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510165E7"/>
+    <w:nsid w:val="4A321B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA4ECA0E"/>
+    <w:tmpl w:val="A0C0525A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="514475CA"/>
+    <w:nsid w:val="4C4D58C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFF0CBCC"/>
+    <w:tmpl w:val="8C20328A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FD2943"/>
+    <w:nsid w:val="51CA7074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09F2EFFA"/>
+    <w:tmpl w:val="4D80A282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552063B8"/>
+    <w:nsid w:val="54A90E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE48F4FE"/>
+    <w:tmpl w:val="A3825E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579531A9"/>
+    <w:nsid w:val="57FE03BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A416674C"/>
+    <w:tmpl w:val="A2EA8AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BD270A"/>
+    <w:nsid w:val="58685A9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A344C2C"/>
+    <w:tmpl w:val="733E8C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B739DC"/>
+    <w:nsid w:val="5A650DBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7182CC0"/>
+    <w:tmpl w:val="F57AF8F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F50AD9"/>
+    <w:nsid w:val="5DFE12FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5048AEE"/>
+    <w:tmpl w:val="779887AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6D7F68"/>
+    <w:nsid w:val="603C2370"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8096798E"/>
+    <w:tmpl w:val="1BEC9960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDC6429"/>
+    <w:nsid w:val="63AF0B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="417EE3C4"/>
+    <w:tmpl w:val="3E0A8808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E50BA9"/>
+    <w:nsid w:val="64403E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E87EB0CA"/>
+    <w:tmpl w:val="7FBEFD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61327F1F"/>
+    <w:nsid w:val="64777F27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D0C0600"/>
+    <w:tmpl w:val="10BAF800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617D4AE2"/>
+    <w:nsid w:val="6B6D0ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A8E6EEE"/>
+    <w:tmpl w:val="E2E62F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68887F01"/>
+    <w:nsid w:val="6B9747C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A0DF3E"/>
+    <w:tmpl w:val="5822A960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691B0797"/>
+    <w:nsid w:val="6BD80B7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72A6B770"/>
+    <w:tmpl w:val="98C4060E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FB5BF3"/>
+    <w:nsid w:val="6D3B4F10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EC8941E"/>
+    <w:tmpl w:val="99EA5042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="760A3F23"/>
+    <w:nsid w:val="78397596"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA64F626"/>
+    <w:tmpl w:val="7CB6E0E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76B56267"/>
+    <w:nsid w:val="7AC706BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="766CAD76"/>
+    <w:tmpl w:val="019CF8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2C621E"/>
+    <w:nsid w:val="7B60699A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9332703A"/>
+    <w:tmpl w:val="194029EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E3F79D4"/>
+    <w:nsid w:val="7BD31F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4961A12"/>
+    <w:tmpl w:val="65EC9274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F937EBA"/>
+    <w:nsid w:val="7D131BCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFF0CBCC"/>
+    <w:tmpl w:val="7708D9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-[...59 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
+    <w:rsid w:val="00056CCE"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3644,51 +3645,50 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00EC6461"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4740,61 +4740,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC6461"/>
+    <w:rsid w:val="00056CCE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC6461"/>
+    <w:rsid w:val="00056CCE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5078,51 +5078,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12951302-AD63-4670-841E-69AAE676ED37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96E200D2-541D-4AF5-9D07-C936DD45E209}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>969</Words>
   <Characters>5526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>