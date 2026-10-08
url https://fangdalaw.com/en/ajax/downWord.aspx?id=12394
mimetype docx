--- v0 (2026-08-06)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="70B7D5D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="24E11A27" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANIEL WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5792A57D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+          <w:p w14:paraId="706EB16B" w14:textId="6AB50D3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2FE3A246" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+          <w:p w14:paraId="6199424A" w14:textId="3EC959B7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4AD5268E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+          <w:p w14:paraId="4F910ACA" w14:textId="4D838DAF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0E81BD15" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="692AFDA2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="223F91EB" wp14:editId="2BDE0D8D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="315126B0" wp14:editId="79F0464D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7EBE06AE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AB1ADC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="71F3C227" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004C40BB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AB1ADC">
+            <w:r w:rsidRPr="004C40BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR. WANG SPECIALIZES IN CRIMINAL DEFENSE, CRIMINAL REPORTING AND REPRESENTATION, LAW ENFORCEMENT RESPONSE, INTERNAL INVESTIGATIONS, INTEGRATED RESOLUTION FOR CIVIL AND COMMERCIAL DISPUTES, AND CORPORATE COMPLIANCE, BOASTING EXTENSIVE EXPERIENCE IN THE FIELD OF CRIMINAL LITIGATION. PRIOR TO JOINING FANGDA, DR. WANG WORKED FOR TWELVE YEARS AT AN INTERMEDIATE COURT IN BEIJING, WHERE HE WAS HONORED WITH THE TITLE OF &amp;quot;MODEL JUDGE OF BEIJING&amp;quot; BY THE BEIJING HIGH PEOPLE'S COURT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FD30A4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7427AF80" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1574 +456,1574 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BE8EB7" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="7B7EEA49" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang is highly experienced in criminal defense, criminal reporting and representation, law enforcement response, internal investigations, and integrated resolution for civil and commercial disputes. Dr. Wang has provided legal services to numerous well-known domestic and international businesses and government agencies in cases involving white collar crimes, financial crimes, infringement of corporate rights, crime of infringing upon trade secrets, crimes disrupting the market economy, and crimes against personal and property rights. Dr. Wang has frequently participated in the defense of major and sensitive cases at the provincial level or above. Dr. Wang excels in identifying and mitigating criminal risks in complex cross-border transactions, ensuring the smooth execution of commercial investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54780B6E" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="4746E798" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>During his tenure as a judge, the cases presided over by Dr. Wang were recognized as national guiding cases by the Supreme People's Court. He also participated in the research and amendment of the "Eighth Amendment to the Criminal Law" on the fraud of securities. Dr. Wang has authored numerous criminal law papers that have been published in major legal journals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D66DF4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="54CE259E" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F361F2" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="6C3CEE93" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Defense and Law Enforcement Response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47881077" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="58E4C8CA" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a major domestic bulk trading company in responding to a criminal investigation by judicial authorities related to circular trade activities. The charges were ultimately withdrawn by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0446F3F8" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="1BAB45F9" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a senior executive of a regional bank suspected of illegally issuing financial instruments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1737A6CE" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="25E44361" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign senior executive in a criminal investigation for smuggling. The investigation authority ultimately dropped the charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43410AC6" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="68C5BCE7" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned chip exporter facing criminal allegations for violating China's foreign exchange control regulations. The case resulted in a non-prosecution decision by the procuratorate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32065093" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="122A1440" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a leading private enterprise accused of falsely issuing VAT invoices and bribery. The procuratorate ultimately issued a non-prosecution decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD0E5B4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="750FFD96" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a globally renowned universal banking group in responding to a criminal investigation and exit ban in China. The case attracted significant international attention. Ultimately, the investigative authorities imposed no criminal charges and lifted the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFDD731" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="734826A7" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a global energy giant in responding to a criminal investigation and exit ban in China. The investigative authorities ultimately imposed no criminal charges and revoked the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FC3536" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="1C51BBF9" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading specialized manufacturer in responding to a criminal investigation for bribery initiated by a supervisory commission. The supervisory commission ultimately made no criminal charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AC5B59" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="47881B99" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a renowned international consulting firm accused of illegal business operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C41EAA0" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="41AF3A2F" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delivered criminal defense for an internationally acclaimed automotive manufacturing company accused of crime of bribe-giving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6947C89D" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7D6AAFC7" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted in the criminal defense of a popular live-streaming website and its executives accused of operating a gambling establishment, successfully securing bail out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEEEFB6" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="66DA1BCE" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a Singaporean manufacturing company's operations in China, leading to the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121565D8" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="1CC04AA6" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented criminal defense for a state-owned enterprise executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417C344E" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="182E45F2" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned pharmaceutical company in anti-corruption investigations, criminal risk assessment, and law enforcement response, persuasively convincing law enforcement authorities to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A62C63" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="11F2E233" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Supported a leading domestic health technology company in a criminal investigation related to the alleged infringement of trade secrets, resulting in the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B493B50" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="3A87EF8B" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a state-owned enterprise accused of fraudulently obtaining export tax rebates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F46780" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="58D57F24" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a corporate executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134E2892" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="3C813B57" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Reporting and Representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700A883D" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="71246273" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment institution in filing criminal charges related to fraudulent activities in cross-border transactions. Successfully resolved issues related to the reporting entity under the VIE structure, leading to the case being accepted by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244D994C" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="6EC7B4FB" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a globally leading consumer goods and industrial applied chemical conglomerate in filing a criminal complaint regarding trade secret infringement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438CA49B" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="4F813965" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an overseas investment entity in filing a criminal complaint concerning cryptocurrency theft and the crime of illegally intruding into computer information systems.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authoritiy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BBEF0F" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="45632522" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known domestic airline in filing criminal charges for crimes damaging commercial reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251FB06D" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="53A915EE" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Hong Kong investment institution in collecting key evidence against financing fraud and successfully filed criminal charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21155ADC" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7159A88C" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal representation and incidental civil litigation for personnel of a foreign government agency in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A020B11" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="19E220B4" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Singaporean virtual asset company in filing criminal charges involving cryptocurrency transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A754B4B" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="61D1D418" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Risk Prevention and Control Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5AB610" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="781B76F1" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal risk identification for cross-border transactions of a renowned international investment institution, where the funds involved were identified by domestic judicial authorities as bribery proceeds. Effectively aided the client in substantially reducing the risk of money laundering charges through the design of resolution strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5531C5F5" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="3D3C27DA" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic internet company in assessing criminal risks related to aiding cybercrime, copyright infringement, money laundering, operating gambling establishments, and issuing false VAT invoices. Provided compliance solutions for these issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D9A5F5" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7995ED03" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a leading international investment institution in responding to property disposal measures by Chinese judicial authorities. Avoided the freezing and liquidation of managed assets by actively communicating with judicial authorities and developing alternative solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727943EE" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="1DD5C8CB" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted legal risk assessment and compliance recommendations for a prominent domestic internet company regarding Artificial Intelligence Generated Content (AIGC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C44FB" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="50F05F18" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigations and Responses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AC9FD8" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="688283BC" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted an anti-corruption investigation on behalf of a large domestic automobile service company against its employees, successfully obtaining key evidence and eventually transferring the case to judicial authorities for handling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C34C55" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="4183BAB7" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic automobile dealership in conducting an anti-corruption investigation against its employees, culminating in a successful transfer to judicial authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701C2793" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="071DBB05" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Japanese pharmaceutical company in anti-corruption investigations against its employees, obtaining breakthrough evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DB434A" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="0B19DE39" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a senior executives of the Chinese subsidiary of a major American technology company in responding to an internal investigation initiated by the parent company. Collaborated with American lawyers to gather evidence and successfully compelled the parent company to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F6C532" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="021EBE5C" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted due diligence for a prominent domestic internet company regarding its proposed investment activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA17CE6" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AB1ADC">
+    <w:p w14:paraId="1A26B4FB" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integrated Resolution for Civil and Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791EFD3F" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="2CF9604F" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned international manufacturing company in resolving a shareholder control dispute within its joint venture in China. Conducted internal investigations to gather favorable evidence and successfully used criminal remedies to assist the client in achieving all business claims during negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D38B74F" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="4904C117" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided an integrated solution for a major safety responsibility accident involving the Chinese factory of an internationally famous manufacturing enterprise, including risk assessment, media public relations management, and negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A917ED4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="6BEF0175" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered an integrated civil and criminal resolution plan and criminal complaint services to an internationally renowned manufacturing enterprise for crimes such as embezzlement of duties, misappropriation of funds, bribery of non-state personnel, and bid-rigging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01021AD0" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="45484418" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted on behalf of an international hospital institution in China to handle shareholder control disputes. Conducted internal investigations to collect advantageous evidence and used criminal remedies to secure a favorable position for the client in negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B8DFE4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="0AAD2625" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FD9A7F" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="3E891C4E" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Doctor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C73070E" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="3492079C" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CF5C89" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7A452456" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D553B3A" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="52377D9A" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D16F81" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="481F535D" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F118112" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="0506F4EB" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3883395F" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="114D84C9" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118065E6" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7B2E2613" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA61880" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="15E768F5" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang was honored with the title of &amp;quot;Model Judge of Beijing&amp;quot; by the Beijing Higher People's Court in 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1745C0A4" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="76578C5C" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D31362A" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="2DFB19BD" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A46CEB" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7896D6C0" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Reform of the Path for the Application of Circumstances in Crime - Based on the relationship between Circumstance and Amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Tribune of Political Science and Law. Published in Mar. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D61C16" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="7E621669" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Improper Development of Circumstances in Crime in the Context of Judicial Interpretations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Hebei University. Published in May. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8CB07A" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="0B203F8E" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Standardized Sentencing Mode for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Latest Judicial Interpretation on Corruption and Bribery, Tsinghua University Press. Published in Aug. 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F4CA6C" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="4A86B350" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Stress of Quantitative Elements of Crime in the Context of Reform of Criminal Law Structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Law Science Magazine. Published in Apr. 201 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CCCB91" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="09C35F5C" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Development, Reflection and Legislative Trend of Quantitative Factors in Crimes- Based on Latest Judicial Interpretation on Corruption and Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Postgraduate. Published in Feb. 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C6CC8" w14:textId="77777777" w:rsidR="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="3A437D39" w14:textId="77777777" w:rsidR="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Substantial Identification of Accessory Offender in Conspiracy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Instructive Cases of The Year 2015 in China Courts 【Criminal Cases Volume】. China Legal Publishing House. Published in Apr. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1A405245" w:rsidR="00686369" w:rsidRPr="00AB1ADC" w:rsidRDefault="00AB1ADC" w:rsidP="00AB1ADC">
+    <w:p w14:paraId="5567FC3C" w14:textId="719B4155" w:rsidR="00686369" w:rsidRPr="004C40BB" w:rsidRDefault="004C40BB" w:rsidP="004C40BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Guidelines of Sentencing for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB1ADC">
+      <w:r w:rsidRPr="004C40BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Exploration and Practice of Trans-administrative Region Court Reform, Law Press. Published in Dec. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AB1ADC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="004C40BB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2221,1272 +2221,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="018570AE"/>
+    <w:nsid w:val="00804D5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0368F0E0"/>
+    <w:tmpl w:val="7BDE5294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DB5367"/>
+    <w:nsid w:val="04973366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61404A62"/>
+    <w:tmpl w:val="9B162C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05374CCB"/>
+    <w:nsid w:val="04C34CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="822C662C"/>
+    <w:tmpl w:val="ABD8F00C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05762562"/>
+    <w:nsid w:val="06CC790C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5247196"/>
+    <w:tmpl w:val="15E67FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A91349"/>
+    <w:nsid w:val="085978DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65085BA8"/>
+    <w:tmpl w:val="76BEFB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E04C14"/>
+    <w:nsid w:val="0C681CF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0778D80C"/>
+    <w:tmpl w:val="99AA7632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D343CF5"/>
+    <w:nsid w:val="180366A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A19A2804"/>
+    <w:tmpl w:val="C2D85FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8009D6"/>
+    <w:nsid w:val="1BBE0C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F4AC2BE"/>
+    <w:tmpl w:val="1BF4CAB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC36D41"/>
+    <w:nsid w:val="1FC86F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26D05ABE"/>
+    <w:tmpl w:val="C37E5130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11650292"/>
+    <w:nsid w:val="242D7FF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E424EB6C"/>
+    <w:tmpl w:val="698C7BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159E742E"/>
+    <w:nsid w:val="26861608"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="229C4636"/>
+    <w:tmpl w:val="45F64A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E36365"/>
+    <w:nsid w:val="284D3FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61404A62"/>
+    <w:tmpl w:val="9F60D648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19AA4550"/>
+    <w:nsid w:val="32E952D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03D8C4D4"/>
+    <w:tmpl w:val="3F6C9FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20727BC0"/>
+    <w:nsid w:val="33C70671"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25AE0094"/>
+    <w:tmpl w:val="27B4AC54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20ED65DF"/>
+    <w:nsid w:val="34F60EFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C254CBAA"/>
+    <w:tmpl w:val="D84A2DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AB2B71"/>
+    <w:nsid w:val="3AEC1D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD05D58"/>
+    <w:tmpl w:val="CE6241BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="236B6DC2"/>
+    <w:nsid w:val="3BAC0356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44724874"/>
+    <w:tmpl w:val="7ED4232E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DE7751"/>
+    <w:nsid w:val="43956E0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE309896"/>
+    <w:tmpl w:val="D56C44FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F877F17"/>
+    <w:nsid w:val="44314A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C46714C"/>
+    <w:tmpl w:val="6BA62A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC264D5"/>
+    <w:nsid w:val="45423301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C065E4"/>
+    <w:tmpl w:val="2318A1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308F18DF"/>
+    <w:nsid w:val="45435711"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BAC0530"/>
+    <w:tmpl w:val="082CD5A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323B47F8"/>
+    <w:nsid w:val="455E5D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B8CCDA8"/>
+    <w:tmpl w:val="CE66BA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326B78F6"/>
+    <w:nsid w:val="476E14A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C93EE306"/>
+    <w:tmpl w:val="30B0304A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DC5EA9"/>
+    <w:nsid w:val="4B973348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC0C43CC"/>
+    <w:tmpl w:val="830867BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34A31606"/>
+    <w:nsid w:val="4B9F4FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E589EA0"/>
+    <w:tmpl w:val="632024F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388E51FF"/>
+    <w:nsid w:val="4D0573D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23168B44"/>
+    <w:tmpl w:val="3404DE12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39291071"/>
+    <w:nsid w:val="4E0A0C61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A0A8F2"/>
+    <w:tmpl w:val="7BEEEE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BDA6D53"/>
+    <w:nsid w:val="51393EAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEBE79F6"/>
+    <w:tmpl w:val="A16E7D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1E6E4A"/>
+    <w:nsid w:val="51FD0B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="515810EA"/>
+    <w:tmpl w:val="1B945198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D675988"/>
+    <w:nsid w:val="529A1745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19DC8E2A"/>
+    <w:tmpl w:val="F2123282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA20364"/>
+    <w:nsid w:val="54EA4CD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6EEE670"/>
+    <w:tmpl w:val="86BC7576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F072EFC"/>
+    <w:nsid w:val="56511FAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92626054"/>
+    <w:tmpl w:val="9CB2F116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D67A42"/>
+    <w:nsid w:val="58BC7FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9341E0E"/>
+    <w:tmpl w:val="5900D160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D254A8"/>
+    <w:nsid w:val="60C70C5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D6E4E18"/>
+    <w:tmpl w:val="AFFE1B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A944D3A"/>
+    <w:nsid w:val="61292825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B1E3750"/>
+    <w:tmpl w:val="00426660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFB5144"/>
+    <w:nsid w:val="61913342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44420B00"/>
+    <w:tmpl w:val="96A247C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD41E6E"/>
+    <w:nsid w:val="623723BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F227EE8"/>
+    <w:tmpl w:val="74B83264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563E5D33"/>
+    <w:nsid w:val="64804E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="655620E2"/>
+    <w:tmpl w:val="511E4E42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C9F146D"/>
+    <w:nsid w:val="64E62049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9A29862"/>
+    <w:tmpl w:val="A0D478D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65860089"/>
+    <w:nsid w:val="66300DA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C39E024E"/>
+    <w:tmpl w:val="1648160C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67667BC4"/>
+    <w:nsid w:val="665933C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="667C2666"/>
+    <w:tmpl w:val="34365DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68875677"/>
+    <w:nsid w:val="699E2869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FAEEED0"/>
+    <w:tmpl w:val="8C3082B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC72F66"/>
+    <w:nsid w:val="6B71220C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="271A93D8"/>
+    <w:tmpl w:val="8FF081FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C9F66AE"/>
+    <w:nsid w:val="6BC41395"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="976EE5B2"/>
+    <w:tmpl w:val="C79AFD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D90777D"/>
+    <w:nsid w:val="748C00DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="150E048A"/>
+    <w:tmpl w:val="B3A2EFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E964C05"/>
+    <w:nsid w:val="79C37B8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB80B830"/>
+    <w:tmpl w:val="D84A2DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700F3A94"/>
+    <w:nsid w:val="7AC34ABC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0910EFA4"/>
+    <w:tmpl w:val="C76023C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C43687"/>
+    <w:nsid w:val="7B763F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43FEDC66"/>
+    <w:tmpl w:val="C9FC74E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="756B63F7"/>
+    <w:nsid w:val="7F0C33F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC5423DC"/>
+    <w:tmpl w:val="2D2695A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784C3C9F"/>
+    <w:nsid w:val="7F245D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA6609E0"/>
+    <w:tmpl w:val="B4885238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78F805A2"/>
+    <w:nsid w:val="7FBA48A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45008402"/>
+    <w:tmpl w:val="4F8AF4C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="48"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="18">
-[...17 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="25">
-[...68 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="49">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3534,50 +3534,51 @@
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004C40BB"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -3595,51 +3596,50 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AB1ADC"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4721,61 +4721,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AB1ADC"/>
+    <w:rsid w:val="004C40BB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AB1ADC"/>
+    <w:rsid w:val="004C40BB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5059,51 +5059,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B373F380-A53F-4844-A5A1-66295D527DEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82A4B672-0952-4B36-8CDA-4DE7BF9BEFF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1670</Words>
   <Characters>9520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>