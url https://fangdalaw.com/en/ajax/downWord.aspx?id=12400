--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7C959512" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+          <w:p w14:paraId="2C4F11E8" w14:textId="55BCA93E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="00184C02">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LEI YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1184DA43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+          <w:p w14:paraId="706EB16B" w14:textId="41B5889D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="00184C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30B60698" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+          <w:p w14:paraId="6199424A" w14:textId="6C46C7BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="00184C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3509 / +86 10 5769 5767 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5227CF48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+          <w:p w14:paraId="4F910ACA" w14:textId="7269ECFC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="00184C02">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="71F9EF80" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="17CD18CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C65E90E" wp14:editId="6F398228">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="323D3AE1" wp14:editId="6109143B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5C47E3BB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006C2096" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="64B57076" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00184C02" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEI YANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C2096">
+            <w:r w:rsidRPr="00184C02">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S KEY PRACTICE AREAS ARE CORPORATE COMPLIANCE, INTERNAL INVESTIGATION, AND GOVERNMENT ENFORCEMENT (INCLUDING MDB SANCTION MATTERS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06803D1B" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7AE9A72D" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1278 +472,1278 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F07802C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="40772B15" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has more than a decade of experience as a lawyer. Having experiences in compliance and dispute resolution practice in both the PRC and the U.S. has enabled him to be especially good at representing clients in solving complicated cross-border regulatory compliance, government enforcement, and dispute resolution matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B33E78" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="2CAAB2E2" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has represented clients in a wide range of areas, such as anti-bribery, anti-unfair competition, fraud, conflict of interest, trade secret protection, multilateral bank sanctions, ESG and supply chain compliance, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43919927" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="0B9D7C09" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612A3604" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="6669347C" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement, Overseas Crisis Management &amp; MDB Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EEBA80" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="660087EC" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a high-net-worth individual client in connection with an investigation initiated by the U.S. Department of Justice relating to possible violations of U.S. sanctions regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in selecting and managing U.S. counsel, developing a response strategy for the client, and preparing evidence for the defense.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449DB169" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="023F04F6" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a UK-based multinational media company in connection with an investigation by the Guangzhou Market Supervision Administration.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in developing a response strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452D94E2" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="26C612E6" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a well-known multinational pharmaceutical company in response to an investigation and enforcement by a local Public Security Bureau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in responding to the PSB</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s inquiry and ultimately resolve the crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B80678" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="21901AA3" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Fortune 500 catering company in an investigation by Shanghai MSA concerning commercial bribery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366F3B89" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="46B533B2" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Chinese technology company in a U.S. trade secret infringement case. Serve as the general coordinating counsel, assisting the client in managing its U.S. legal team in the lawsuit and establishing an overall case strategy that included parallel litigations and other countermeasures in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2312FC3C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="54CE31E0" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778C5C2B" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="0780D5A0" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serve as the Integrity Compliance Expert for a large infrastructure construction SOE in a case where the company was facing sanctions by the World Bank, conducting a thorough review of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance implementation report and carrying out site visits, providing continuous advice on improving the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance system and engaging in multiple rounds of communication with the World Bank Integrity Compliance Officer (ICO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company recently filed a release application which is pending review by the ICO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1311C9" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="4E62E477" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large state-owned construction company in responding to an investigation conducted by the World Bank related to potential collusive conduct in connection with one bidding project of an overseas branch of the client. We helped the client establish a consistent communication channel with the Integrity Vice Presidency (INT), investigate the alleged misconduct, and devise response strategies with a thorough analysis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> This case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FB8473" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="24D85D1E" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large infrastructure construction SOE to conduct a thorough internal investigation into the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s previous projects financed by the World Bank to identify third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible violations of the World Bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Integrity Guidelines, which is a condition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s settlement with the INT regarding the sanction by the World Bank for the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s violation of the World Bank Integrity Compliance Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE8F50D" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="707DB199" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61774A4C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="2E008B7A" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a new energy sector MNC in conducting an internal investigation against its employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential problematic T&amp;E expenses reimbursement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Worked with a well-known U.S. law firm in this investigation, and reported to the Audit Committee of the client; provided risk analysis under the PRC law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBC3081" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="33CFEB3D" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a multinational telecommunication company in an internal investigation against one of its senior executives in its Chinese subsidiary for a potential conflict of interest issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149F4392" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="63F52FD0" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a joint venture between a leading global pharmaceutical company and a major SOE in various internal investigations, including potential violation of FCPA and Chinese anti-corruption laws, conflict of interest, and embezzlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C586ABC" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="17046870" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading U.S. pharmaceutical company in its internal investigations against potential violations of FCPA and Chinese commercial bribery laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539E5EE5" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="4A4AA620" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a chemical company in its FCPA and Chinese commercial bribery internal investigations in China, and advise the client in improving its compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEF7DA8" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="272BEA2B" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese public company in its internal investigations against top management, discovering a sophisticated systematic fraud through acquisition and third-party schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E91855" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="1162683E" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560EB47C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="0DE9945C" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Program and Advisory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F0B708" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="759C04A0" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assist a leading Chinese medical device company in conducting a compliance risk review in relation to anti-unfair competition and recommend risk remediation measures to the client.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EC2B2B" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="5126EE1D" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading Fintech company to design its employee compliance risk awareness evaluation model, which is the first of its kind in the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A45895" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="17F81A0F" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading ride-hailing company in the establishment of its global anti-corruption compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0832D9A4" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="62DCD8EC" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading e-commerce company to devise its global investment compliance policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644126D9" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="7E085183" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading alternative energy company to establish its whistle-blowing mechanism in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6677F406" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="25DA8A61" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese semiconductor company in devising its trade secret protection policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F05779C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="4164B144" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various companies to build their compliance programs, government dawn raid programs, and third-party management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0D31E2" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="5A46C7C1" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational and domestic companies of commercial bribery risk of different business models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8AED1D" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="688EFB31" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational companies in various industries on cross-border data transfer, state secrets, and data privacy issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329D715F" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="7F46FE0B" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-corruption Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6A67ED" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="19D439E9" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading e-commerce company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A250C5" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="563A0A93" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Fintech company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525E0639" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="6A9FAE7C" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent several leading private equity firms and investment banks in their anti-corruption due diligence in connection with various M&amp;A transactions and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF62D3C" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="253F50AC" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEBBE87" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="3145948D" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center (Graduation with Distinction &amp; Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s List), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A242D21" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="5F5D0730" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transnational Law and Business University, Master of Laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D5D3C4" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="6531F066" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4584CC62" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="10524D3F" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D937FF8" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="1C147F03" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03555A96" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="70AD058D" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B1EF4" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="4312C2C6" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6105B291" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="1A9CEEA7" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5945D20E" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="60A3A733" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4D4A72" w14:textId="77777777" w:rsidR="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="565E9537" w14:textId="77777777" w:rsidR="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5F2DEFD2" w:rsidR="00686369" w:rsidRPr="006C2096" w:rsidRDefault="006C2096" w:rsidP="006C2096">
+    <w:p w14:paraId="5567FC3C" w14:textId="058F3D05" w:rsidR="00686369" w:rsidRPr="00184C02" w:rsidRDefault="00184C02" w:rsidP="00184C02">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2096">
+      <w:r w:rsidRPr="00184C02">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Besides experience at Fangda, Mr. Yang had worked at the Washington D.C. office of a top U.S. law firm in the white-collar crime area, the legal department of Google China, and the dispute resolution practice group of another major law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006C2096" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00184C02" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1941,1171 +1941,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000871E2"/>
+    <w:nsid w:val="03434CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AC120A"/>
+    <w:tmpl w:val="83C0EC90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C0453B"/>
+    <w:nsid w:val="1410617A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="911C72F0"/>
+    <w:tmpl w:val="E9F4B8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04584327"/>
+    <w:nsid w:val="152D0F41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="866C5336"/>
+    <w:tmpl w:val="96D63FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FB76E6"/>
+    <w:nsid w:val="16D80CA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3F8D694"/>
+    <w:tmpl w:val="B606B840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16AD1AAE"/>
+    <w:nsid w:val="1D353A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B3ECEF4"/>
+    <w:tmpl w:val="37DC6BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E927D7"/>
+    <w:nsid w:val="1D5341E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EE4DBE6"/>
+    <w:tmpl w:val="0F684624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1729238F"/>
+    <w:nsid w:val="1EEA26BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3C03EA0"/>
+    <w:tmpl w:val="576C1EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19BD2663"/>
+    <w:nsid w:val="204A62D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D83ADB62"/>
+    <w:tmpl w:val="3B9C2A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C257A1B"/>
+    <w:nsid w:val="20BF66D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96C69FE4"/>
+    <w:tmpl w:val="AF967FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9C3D24"/>
+    <w:nsid w:val="23691BAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD643F88"/>
+    <w:tmpl w:val="132864D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1F513A"/>
+    <w:nsid w:val="23CF0284"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17B4A652"/>
+    <w:tmpl w:val="F800C792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210043D5"/>
+    <w:nsid w:val="2518360F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95E872D6"/>
+    <w:tmpl w:val="CC964656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AE58E4"/>
+    <w:nsid w:val="260B21DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21E829E2"/>
+    <w:tmpl w:val="F120F552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276D4731"/>
+    <w:nsid w:val="2C917BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBA2D230"/>
+    <w:tmpl w:val="55F870D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBE44BC"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31210C65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE6A0804"/>
+    <w:tmpl w:val="1A86C976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32053830"/>
+    <w:nsid w:val="35E72AA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AC120A"/>
+    <w:tmpl w:val="53B491E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BE78C3"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C24708C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B65670D2"/>
+    <w:tmpl w:val="C6461CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3736469B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9841A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC9C2B4A"/>
+    <w:tmpl w:val="32126170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40664CFD"/>
+    <w:nsid w:val="44775645"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05CCB100"/>
+    <w:tmpl w:val="BD42FF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43DE56C5"/>
+    <w:nsid w:val="48534FAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BEA64B6"/>
+    <w:tmpl w:val="28244D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445C4E97"/>
+    <w:nsid w:val="51975472"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB5C305A"/>
+    <w:tmpl w:val="13DE6952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448D077F"/>
+    <w:nsid w:val="51ED3AEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A0E2404"/>
+    <w:tmpl w:val="0F601386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7A7BB0"/>
+    <w:nsid w:val="544D6536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="553EA988"/>
+    <w:tmpl w:val="B8A8A372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6B347E"/>
+    <w:nsid w:val="54713453"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBB61E40"/>
+    <w:tmpl w:val="6924EDD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EC0BE1"/>
+    <w:nsid w:val="56194CB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F9A2FC8"/>
+    <w:tmpl w:val="0ED0BB34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56262BC9"/>
+    <w:nsid w:val="575B737D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9B41F78"/>
+    <w:tmpl w:val="84066634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57CC0156"/>
+    <w:nsid w:val="57826A64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8638B08E"/>
+    <w:tmpl w:val="91CE1AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A774959"/>
+    <w:nsid w:val="603236D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A61E69B0"/>
+    <w:tmpl w:val="883846EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D2092F"/>
+    <w:nsid w:val="6578026B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DAE5FD2"/>
+    <w:tmpl w:val="C6461CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D95B2F"/>
+    <w:nsid w:val="684D2B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E2E8D9E"/>
+    <w:tmpl w:val="5DC02C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671D1E2E"/>
+    <w:nsid w:val="692202B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67A22796"/>
+    <w:tmpl w:val="4CA48AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="744C56CD"/>
+    <w:nsid w:val="698C68CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4244B1DA"/>
+    <w:tmpl w:val="6F94E17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772D5C1E"/>
+    <w:nsid w:val="74FF3155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15A4BBE4"/>
+    <w:tmpl w:val="EC9A5E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B744E6"/>
+    <w:nsid w:val="76FA1B91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90D2437C"/>
+    <w:tmpl w:val="A5764464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AF42633"/>
+    <w:nsid w:val="77C04C80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9670B460"/>
+    <w:tmpl w:val="A288EA40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE6594F"/>
+    <w:nsid w:val="7C010F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B10831E0"/>
+    <w:tmpl w:val="BEA69CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EED2586"/>
+    <w:nsid w:val="7FA93D30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2B64972"/>
+    <w:tmpl w:val="2090B962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...14 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3118,50 +3118,51 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
+    <w:rsid w:val="00184C02"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
@@ -3171,51 +3172,50 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006C2096"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
@@ -4339,61 +4339,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C2096"/>
+    <w:rsid w:val="00184C02"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C2096"/>
+    <w:rsid w:val="00184C02"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4677,51 +4677,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DCFC67C-70CF-48C5-893A-065994417C52}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9FFD4E4-2E25-4250-B07C-9140F8D1FFF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1106</Words>
   <Characters>6306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>