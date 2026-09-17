--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="22A1B46F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1529D1A1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURAN SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3093BB73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+          <w:p w14:paraId="706EB16B" w14:textId="005BC0AB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2E8AFC4D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+          <w:p w14:paraId="6199424A" w14:textId="5AFB15EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="24FDE16D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D84C23E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61B143BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="061B5D0F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="688040A9" wp14:editId="406A55F8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62CDB6D4" wp14:editId="4738E809">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3ABDE911" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B56DC7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="191CC601" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED15CE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B56DC7">
+            <w:r w:rsidRPr="00ED15CE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IP LITIGATION AND LICENSING, COMPETITION LAW LITIGATION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A0C442" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1442B602" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1249 +456,1249 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59746970" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="5C4007CB" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice focuses on intellectual property litigation and licensing, especially those involving complex technical questions and cutting-edge legal issues. With a broad experience in different technical standards and licensing models based on her practice in more than a decade, Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s expertise also lies in SEP-related disputes and licensing negotiation. Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice also covers competition law disputes. She also has successfully represented clients in licensing negotiations and other non-contentious IP matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130CF49D" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="05F6462F" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134C7683" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="62D28F2E" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EEF1EA" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="220BF2EB" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic medical device company on licensing its technology to a leading U.S. medical technology company and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2EF6BF" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="3B1DF925" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical technology company on joint R&amp;D and license arrangements related to a medical app with a software developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065435EA" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="22751B46" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical company on joint R&amp;D and license arrangements related to the targeted drug with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134CE925" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="228F0CF7" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an investment institution on a medical device company's intellectual property status, including its IP portfolio and risks of infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296D4812" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="7B814990" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European industrial company on joint R&amp;D and license arrangements and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05122BBC" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="7202A2A6" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European waste processing company on IP licensing arrangements for certain key software following the spin-off of its business and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E21AE40" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="0BD71BAC" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic Internet company on patent license strategy related to internet technology and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7B4539" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="30F0EDCA" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a chip developer on IP Core license arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D454520" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="7D8BF8E9" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European food company on license arrangements of its food formulation patents following the spin-off of its business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE4FA7D" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="07840937" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a technology company on joint R&amp;D and license arrangements with a university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49907302" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="06F899AE" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050ED4D5" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="748CB97F" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a IoT device manufacturer in their telecom technology licensing dispute against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE54D1" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="59C6D7E7" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading e-commerce platform in their antitrust dispute related to discriminatory treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20348683" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="51208E2E" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global leading gas chromatography instrumentation company in trade secret misappropriation disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F20B8FD" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="2D16815B" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OPPO in its FRAND royalty determination proceeding in China concerning 5G telecom SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B913E35" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="3E20B6CA" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Intel in a patent invalidity proceeding in which the disputed technology involved SoC power supply management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA5F49B" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="044DE404" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lenovo in its China proceedings concerning SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0BC71F" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="7B0C5B9E" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases in China concerning SEP licensing disputes against Qualcomm, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement cases before various courts in China, the declaratory judgment of non-patent infringement cases before the Beijing IP Court, the patent invalidation proceedings before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD5E4AB" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="18AA2823" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Samsung in patent invalidation proceedings in China concerning its SEP licensing disputes against Ericsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680F139C" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="2D6119AC" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases concerning SEP licensing disputes against IWNCOMM before Chinese courts, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement case before the Shaanxi High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the patent invalidation proceeding before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155AD75F" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="07A601F1" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meizu in its SEP licensing disputes against Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAC7903" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="76173253" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented InterDigital in the landmark antitrust and FRAND royalty cases related to licensing of cellular SEPs before Chinese courts, including the first instance proceedings before the Shenzhen Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the second instance proceedings before the Guangdong High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and the retrial proceeding before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B2D4B7" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="2E4677FF" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. Internet service provider in a series of antitrust civil actions before Chinese courts in which the U.S. company is accused of abusing its market dominance in the operation of its app store</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2631B2B8" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="3638F277" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. smart phone manufacturer in an antitrust dispute initiated by a manufacturer of accessories of the smart phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB6A052" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="4B8168F5" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microsoft in a series of patent infringement and invalidation disputes concerning the video encoding/decoding technology initiated by a U.S. NPE before a Chinese court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF1E449" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="79072298" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a U.S. RFID tag manufacturer in a series of patent infringement and invalidation disputes concerning RFID technology and semiconductor fabrics technology against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD12466" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="036F1E7B" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading smart phone manufacturer in numerous patent infringement and invalidation cases concerning face recognition technology, WLAN technology, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3EE39E" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="246107D5" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese CDN service provider in a series of patent infringement and invalidation disputes against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAEC7DA" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="7532E792" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in a series of copyright infringement cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12717C80" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="3B78A8F2" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading English chemical company as the plaintiff to initiate a series of trade secret misappropriation cases and the claimed damages exceeded 1 billion RMB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58762DB1" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="56D078E1" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2469893F" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="51C98A92" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, Christ Church, Magister Juris (2015-2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AC7F30" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="0EE16057" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Transnational Law, J.D. (U.S. law) and J.M. (Chinese law) (2008-2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234F3410" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="25BC6157" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing University of Technology, B.Eng. (E.E.) (2002-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6548C939" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="278CD233" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BD3FD8" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="25B16DFF" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A769106" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="14D5514E" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4765FF" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="6BCCB1D7" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D82522" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="71D3C892" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B6C242" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="2BD7D50B" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AAA598" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="44573FB4" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE3E4F0" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="23CD281D" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B0CB17" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="4F576352" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in seminar discussions at the Federal Circuit Bar Association Global Series Conference on global SEP practice as a panelist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7FD30B" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="4EA8C576" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D9F831" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="6AE37F61" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28209EF8" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="74DDD1CC" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39819534" w14:textId="77777777" w:rsidR="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="002737EC" w14:textId="77777777" w:rsidR="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Contributory Infringement in Patent Infringement Disputes, May 9, 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7C106783" w:rsidR="00686369" w:rsidRPr="00B56DC7" w:rsidRDefault="00B56DC7" w:rsidP="00B56DC7">
+    <w:p w14:paraId="5567FC3C" w14:textId="3AC97608" w:rsidR="00686369" w:rsidRPr="00ED15CE" w:rsidRDefault="00ED15CE" w:rsidP="00ED15CE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B56DC7">
+      <w:r w:rsidRPr="00ED15CE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Facility and Commercially Necessary Patents, published on Competition Law and Policy Review, 2021 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B56DC7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED15CE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1291 +1896,1291 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00562361"/>
+    <w:nsid w:val="015601CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1BA53D0"/>
+    <w:tmpl w:val="BE402F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02DF5F51"/>
+    <w:nsid w:val="02AC1D59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50E25C94"/>
+    <w:tmpl w:val="5F827E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03877B9A"/>
+    <w:nsid w:val="051E6DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE78FA5E"/>
+    <w:tmpl w:val="29FE5580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03951F57"/>
+    <w:nsid w:val="0C507979"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38BE53CA"/>
+    <w:tmpl w:val="5C0CAF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08EF72DD"/>
+    <w:nsid w:val="10E30A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B680C0C0"/>
+    <w:tmpl w:val="BB82E314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B684744"/>
+    <w:nsid w:val="152B4155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80E69E38"/>
+    <w:tmpl w:val="D78EDDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7520B6"/>
+    <w:nsid w:val="1CAE70AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="606A5A64"/>
+    <w:tmpl w:val="2F08B048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12561E96"/>
+    <w:nsid w:val="1E0B4621"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0A091A2"/>
+    <w:tmpl w:val="234A307A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13EA2958"/>
+    <w:nsid w:val="1E462974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="623039EE"/>
+    <w:tmpl w:val="3744A8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1509363E"/>
+    <w:nsid w:val="1E5B45FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8514CAA2"/>
+    <w:tmpl w:val="FBC8D576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E242A3"/>
+    <w:nsid w:val="2386019D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35BCB884"/>
+    <w:tmpl w:val="22F80AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19CB2D83"/>
+    <w:nsid w:val="28336568"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAE29900"/>
+    <w:tmpl w:val="0DFE185E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1B39BD"/>
+    <w:nsid w:val="2E2D1EBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50C7D88"/>
+    <w:tmpl w:val="F1A4D680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E316EFA"/>
+    <w:nsid w:val="2EB05AED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45F8C83C"/>
+    <w:tmpl w:val="E1749DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CE4453"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30FF6949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38BE53CA"/>
+    <w:tmpl w:val="4DDC77C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2929530D"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C61648"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEBC2CDC"/>
+    <w:tmpl w:val="FC669D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7C0B7A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3764475C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F1A7A80"/>
+    <w:tmpl w:val="103C2026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD7672E"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B127034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5FE7EFA"/>
+    <w:tmpl w:val="0CEE87B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE510C6"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA854F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C18D256"/>
+    <w:tmpl w:val="8A742468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF92077"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BAF604F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C78B9B6"/>
+    <w:tmpl w:val="EEC6E212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C8494C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4412177E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EB4262C"/>
+    <w:tmpl w:val="453A280C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361A504A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="494522D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2562006"/>
+    <w:tmpl w:val="E1368446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C91506B"/>
+    <w:nsid w:val="4A8525E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26F62FE0"/>
+    <w:tmpl w:val="217280BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D0B07DE"/>
+    <w:nsid w:val="4F33130A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D930A4F0"/>
+    <w:tmpl w:val="6A26C23A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40CD4984"/>
+    <w:nsid w:val="50C029C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="730E4BE6"/>
+    <w:tmpl w:val="D4B477DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BA41BD"/>
+    <w:nsid w:val="54F03E22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3FEE3E8"/>
+    <w:tmpl w:val="2B9EA828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480F26B4"/>
+    <w:nsid w:val="570F1D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80DE3078"/>
+    <w:tmpl w:val="55D66350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A794AF9"/>
+    <w:nsid w:val="57301299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13DC343E"/>
+    <w:tmpl w:val="1E18DAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AA3EC8"/>
+    <w:nsid w:val="58946A3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FDC63E2"/>
+    <w:tmpl w:val="F8684B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E326B97"/>
+    <w:nsid w:val="5A3B47E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02EC9B3A"/>
+    <w:tmpl w:val="173A533C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="605F7A2A"/>
+    <w:nsid w:val="5C480236"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22848082"/>
+    <w:tmpl w:val="EEB2CF30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D25F48"/>
+    <w:nsid w:val="5D2B7677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2E0667E"/>
+    <w:tmpl w:val="FA30A126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634E7C93"/>
+    <w:nsid w:val="64A960BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1B217EE"/>
+    <w:tmpl w:val="F5205F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DA6112"/>
+    <w:nsid w:val="66231A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="558A0326"/>
+    <w:tmpl w:val="DF00ADBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A54798"/>
+    <w:nsid w:val="68322410"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25E2B0CC"/>
+    <w:tmpl w:val="5A70D3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="682A7167"/>
+    <w:nsid w:val="6B2E013E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16BC9B56"/>
+    <w:tmpl w:val="C51C76DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9C3F66"/>
+    <w:nsid w:val="6D274CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="123CEBA6"/>
+    <w:tmpl w:val="6770C330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9B7E61"/>
+    <w:nsid w:val="6F3C2508"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="638A191C"/>
+    <w:tmpl w:val="BB82E314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774D183C"/>
+    <w:nsid w:val="706643D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B73270E8"/>
+    <w:tmpl w:val="C0FE86F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD87092"/>
+    <w:nsid w:val="706B0973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93C0BCC6"/>
+    <w:tmpl w:val="764E1ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E097EE5"/>
+    <w:nsid w:val="72FA3600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C34E8CE"/>
+    <w:tmpl w:val="552AB356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9E371C"/>
+    <w:nsid w:val="7F4976A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CF4E66C"/>
+    <w:tmpl w:val="41F25E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="23">
-[...11 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="29">
-[...26 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="39">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3291,78 +3291,78 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
-    <w:rsid w:val="00B56DC7"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED15CE"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4414,61 +4414,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B56DC7"/>
+    <w:rsid w:val="00ED15CE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B56DC7"/>
+    <w:rsid w:val="00ED15CE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4752,51 +4752,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D80F842-CD3D-4C4E-9B39-3DAF372B009B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FEBE2279-2C56-4DBA-A037-9ACCE5AA9888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>928</Words>
   <Characters>5294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>