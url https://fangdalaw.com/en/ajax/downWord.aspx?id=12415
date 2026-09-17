--- v0 (2026-07-16)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="48AAE9B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="21A99608" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="00464572">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5FD4425B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+          <w:p w14:paraId="706EB16B" w14:textId="01ED7253" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="00464572">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6D027E17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+          <w:p w14:paraId="6199424A" w14:textId="0D477D39" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="00464572">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="13AC1AD0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+          <w:p w14:paraId="4F910ACA" w14:textId="0A9BA77D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="00464572">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="55CB81AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="636AA789" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B3AA75B" wp14:editId="5359DD8F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DAA12E8" wp14:editId="54A22591">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4C8D6B1D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00933F9B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="10751E3A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00464572" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Liu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00933F9B">
+            <w:r w:rsidRPr="00464572">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s primary practice areas include M&amp;A, private equity and venture capital financing, and general corporate and commercial matters.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA946FB" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5DEC17BE" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1245 +472,1245 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC16D20" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="3ED3BF56" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3112E8E8" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="5ABCFC01" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23236DFF" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2A131FC9" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group in its acquisition of TenxCloud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFE566C" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2FB75872" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyout fund in its proposed acquisition of Yinlu Food from Nestle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3692F8DB" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="5BE0A71E" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Belle in its acquisition of 73 Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1443AACD" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="513D1855" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its acquisition of Leyou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AC98D3" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2C465B6F" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jingyou Century in its sale of its controlling stake in Genilex to LexisNexis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CDA515" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="51AD0141" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of Pfizer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interest in a Sino-US pharmaceutical JV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107F9905" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="3CF65C72" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of a pharmaceutical company focusing on the R&amp;D and production of anti-tumor drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1422182D" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="20536691" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese drug producer in a technology licensing transaction with Pfizer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D4FFC3" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="250BE6E2" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the acquisition of Baidu Waimai by Eleme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E44C95" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="15A65CE0" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the merger of HCB and YMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C01A661" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2D43D84B" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium in its proposed acquisition of a leading Australia medical group ICON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3CF844" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="520C2FF9" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity/Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE8A92C" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="43E70F39" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Kindstar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4627FE9A" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="72D0DC54" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Geekplus+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F8CA3A" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="1458FEDB" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in DiDi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C3EB73" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="5098F699" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity Partners on its equity investment in Aland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B3882A3" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="10925A52" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia on its equity investment in Nebula Brands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284E7D4F" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2A2BCC0A" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia in the restructuring and refinancing of US$175,000,000 in principal amount of convertible notes due 2021 issued by Secoo Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4947E198" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="43102B6C" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Delta Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040A7865" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="61090D99" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Innovative Cellular Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F1519E" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="72F79DC2" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH in its equity investment in Rootpath</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D823F2" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="248425B0" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Threatbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A6A5F3" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="7BD0CA2F" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chengxin in its spin-off from Didi and its over US$4.2 billion series A financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E05C468" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="3D2224F8" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse on its equity investments in Miniso and in its later on red-chip restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33957F98" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="48FCD8E7" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Dingdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AF4B54" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="24EB2AE8" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Holomatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D73159" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="2C51D55B" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Shuhai Supply Chain Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8E1DBF" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="7791419D" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in Pupumall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639B27D6" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="4E1E7AC0" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in PDD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011DED65" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="276990B6" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CEC CICC on its equity investment in Nreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E57D80" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="5B3AACC2" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Z-Park Fund on its investment in Tuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3490B0A0" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="55518CF0" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICFH on its investment in We Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A43E097" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="63AE019B" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Bytedance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2809165E" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="08BF16F0" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Nio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B5F9DA" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="474C6C35" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their investment in 100Credi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF866DB" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="3B44D7BF" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pony AI in its collaboration with Toyota Motor Corporation and in its US$400 million Series C financing in which Toyota was the lead investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234B20C5" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="6BAF90E3" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC on its investment in CanSino Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538D9CD4" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="32C4F77C" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba on its investment in a film and TV production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A3E473" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="6EA4C6CF" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus, TPG, IDG, Zhen Fund, Asia Green Fund, Lenovo Capital, China Life, CICC Capital and various other venture capital and private equity funds on their several equity investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1753F04C" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="18B1215D" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carebridge, Kaiyun Mortor, KNX, Miotech, Matrix Finance and other enterprises in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F07145" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="002369E9" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51315FCB" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="0B88BEEA" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Affinity Equity Partners, Kaiyun Mortors, Pony AI, Miotech, Matrix Finance, Yixia Tech, China NetUnion, Razer Singapore and other clients on general corporate work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78779D53" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="7823B54F" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kaiyun Mortors, Car Inc., Zhaopin, Vibe Ince, a Macau based investment fund and other clients on their employee incentive schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437C761C" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="31FAA8D7" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C77BBFD" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="0EC184B5" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of California, Berkeley, School of Law, Master of Laws (LL.M.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F02543" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="024E2140" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, Bachelor of Laws (LL.B.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5514BC6D" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="0383DF70" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54700A3C" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="6FE84D77" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified in the PRC (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A64694" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="11927FD2" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7FFFD9" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="4932654E" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (Native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244D79FA" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="3B3789A7" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English (Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C15515" w14:textId="77777777" w:rsidR="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="7EE732F5" w14:textId="77777777" w:rsidR="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="08EA093C" w:rsidR="00686369" w:rsidRPr="00933F9B" w:rsidRDefault="00933F9B" w:rsidP="00933F9B">
+    <w:p w14:paraId="5567FC3C" w14:textId="069AD8F8" w:rsidR="00686369" w:rsidRPr="00464572" w:rsidRDefault="00464572" w:rsidP="00464572">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00933F9B">
+      <w:r w:rsidRPr="00464572">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Mr. Liu was an associate at another leading PRC law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00933F9B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00464572" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1908,536 +1908,536 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B86EAD"/>
+    <w:nsid w:val="00057010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C44736A"/>
+    <w:tmpl w:val="7E342B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D72702"/>
+    <w:nsid w:val="008B0246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C51C6BFA"/>
+    <w:tmpl w:val="4636FCFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F56814"/>
+    <w:nsid w:val="06E10C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F85A4BFA"/>
+    <w:tmpl w:val="79485A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AE7160"/>
+    <w:nsid w:val="07AA2A34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="014AB872"/>
+    <w:tmpl w:val="3558FDCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6331DE"/>
+    <w:nsid w:val="082177D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="951CCE90"/>
+    <w:tmpl w:val="EF284F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E755B30"/>
+    <w:nsid w:val="09B5160D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E54C936"/>
+    <w:tmpl w:val="3DE4C290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F205E6D"/>
+    <w:nsid w:val="09CF7793"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3C2F294"/>
+    <w:tmpl w:val="C1B02C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100E17B6"/>
+    <w:nsid w:val="0C94494A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E8CC96A"/>
+    <w:tmpl w:val="D43209C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AA7CF5"/>
+    <w:nsid w:val="0E266DB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46C0B8FC"/>
+    <w:tmpl w:val="054C909E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18053828"/>
+    <w:nsid w:val="0EF74619"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FFC67EA"/>
+    <w:tmpl w:val="A09E4492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195D40E0"/>
+    <w:nsid w:val="15353668"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DC83AA6"/>
+    <w:tmpl w:val="1BEEB840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C411492"/>
+    <w:nsid w:val="154F38B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7752ED94"/>
+    <w:tmpl w:val="FB0215FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7950E0"/>
+    <w:nsid w:val="19296F8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D638A52E"/>
+    <w:tmpl w:val="C5922C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F4B3440"/>
+    <w:nsid w:val="1DAC18E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF606210"/>
+    <w:tmpl w:val="ADC85554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21394B19"/>
+    <w:nsid w:val="1FB81DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03B8FDE4"/>
+    <w:tmpl w:val="4552D2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CA6F38"/>
+    <w:nsid w:val="20947D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC60F808"/>
+    <w:tmpl w:val="03842BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2351091F"/>
+    <w:nsid w:val="219629BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45C8928A"/>
+    <w:tmpl w:val="F44CCCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23BE707D"/>
+    <w:nsid w:val="223A4B57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC36A884"/>
+    <w:tmpl w:val="438A6E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246F6ADF"/>
+    <w:nsid w:val="267918CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F828D8CA"/>
+    <w:tmpl w:val="D480D34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B90608"/>
+    <w:nsid w:val="28130919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8E03C14"/>
+    <w:tmpl w:val="ADFADF94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26513BAA"/>
+    <w:nsid w:val="28241562"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D76CC5C2"/>
+    <w:tmpl w:val="8FA63608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2925273B"/>
+    <w:nsid w:val="29DB6EDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85D6FAAC"/>
+    <w:tmpl w:val="E38AA9BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBD696D"/>
+    <w:nsid w:val="2AE55AE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5888B716"/>
+    <w:tmpl w:val="673CF248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E482A0F"/>
+    <w:nsid w:val="2E827A54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3669EFE"/>
+    <w:tmpl w:val="A606E0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2525,116 +2525,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30CB1794"/>
+    <w:nsid w:val="30F14056"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CC863D6"/>
+    <w:tmpl w:val="55B68DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C85BEF"/>
+    <w:nsid w:val="316F3E38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD08E048"/>
+    <w:tmpl w:val="E2660EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F47448"/>
+    <w:nsid w:val="328E29CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C3474B0"/>
+    <w:tmpl w:val="FB0215FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A0F193A"/>
+    <w:nsid w:val="39FA5E4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF9C7CC8"/>
+    <w:tmpl w:val="9ECEAC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2725,618 +2725,618 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E6F70DC"/>
+    <w:nsid w:val="3ED411EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFF0837C"/>
+    <w:tmpl w:val="0994F6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FAC67A6"/>
+    <w:nsid w:val="41563477"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AE04EB2"/>
+    <w:tmpl w:val="BEE6F210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489C42FD"/>
+    <w:nsid w:val="45CE3BA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14AC5AB4"/>
+    <w:tmpl w:val="F51A764E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B234F42"/>
+    <w:nsid w:val="494639F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49A6EC8A"/>
+    <w:tmpl w:val="3A7C269C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7424AA"/>
+    <w:nsid w:val="4B067972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AE04EB2"/>
+    <w:tmpl w:val="FEDA840C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2406DA"/>
+    <w:nsid w:val="50CA1E8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40321872"/>
+    <w:tmpl w:val="C4A0AB6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC515E5"/>
+    <w:nsid w:val="55544CA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9F600E0"/>
+    <w:tmpl w:val="C9541AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0F4982"/>
+    <w:nsid w:val="5B2C731D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1F8C680"/>
+    <w:tmpl w:val="D728CD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9D19E1"/>
+    <w:nsid w:val="5B9643FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37AC0CF2"/>
+    <w:tmpl w:val="D0E8CD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618337C5"/>
+    <w:nsid w:val="623B3711"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="136219FA"/>
+    <w:tmpl w:val="976A4500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65635C95"/>
+    <w:nsid w:val="68844BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FB068F6"/>
+    <w:tmpl w:val="764CA0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BB3755"/>
+    <w:nsid w:val="68D61718"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EACE69B8"/>
+    <w:tmpl w:val="77D476C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A760A39"/>
+    <w:nsid w:val="6FBC517A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CE62830"/>
+    <w:tmpl w:val="59B4DA5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AE10C4B"/>
+    <w:nsid w:val="73BF3490"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="752EF44E"/>
+    <w:tmpl w:val="01ECF2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DAE6E54"/>
+    <w:nsid w:val="75B56D59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A44CA018"/>
+    <w:tmpl w:val="1E526F4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708A2B9E"/>
+    <w:nsid w:val="778E59E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6388E5AA"/>
+    <w:tmpl w:val="6D8C0D7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71EE0EC9"/>
+    <w:nsid w:val="77FC485E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B249BBC"/>
+    <w:tmpl w:val="2438D7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733C27A2"/>
+    <w:nsid w:val="7C00571B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7206CCF2"/>
+    <w:tmpl w:val="F4DADD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75045984"/>
+    <w:nsid w:val="7DC078FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B1A769A"/>
+    <w:tmpl w:val="B24A712E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77747D58"/>
+    <w:nsid w:val="7E3E759B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F06F86A"/>
+    <w:tmpl w:val="D0865C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-[...20 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12">
-[...26 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...85 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3381,99 +3381,99 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="00464572"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
-    <w:rsid w:val="00933F9B"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
@@ -4570,61 +4570,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00933F9B"/>
+    <w:rsid w:val="00464572"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00933F9B"/>
+    <w:rsid w:val="00464572"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4908,51 +4908,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC2AAF3-F2E9-4252-A307-437482D1CDF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B61E497-9543-4839-84DF-E40E77BBD61E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>