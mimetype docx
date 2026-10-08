--- v0 (2026-08-06)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="654C26C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="427ACC6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JANE CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3578B481" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+          <w:p w14:paraId="706EB16B" w14:textId="7C01832E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="72B17747" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+          <w:p w14:paraId="6199424A" w14:textId="61127924" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1D39C466" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+          <w:p w14:paraId="4F910ACA" w14:textId="1CBE369E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4BDF9699" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="43E01E7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BA14DF6" wp14:editId="17542167">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07FE87D7" wp14:editId="05AF2B99">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4C303C38" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001627F4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48420B63" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FE3DCE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001627F4">
+            <w:r w:rsidRPr="00FE3DCE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN IS A CORPORATE PARTNER IN OUR SHANGHAI OFFICE, SPECIALIZING IN CAPITAL MARKETS, PRIVATE EQUITY, AND CORPORATE AND M&amp;A.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F7C22C" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1FD7E97E" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1498 +456,1498 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFDAD7F" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="576846B7" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D714EDB" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="201EEA1A" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B08482" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="42C1AAAA" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lead Show (603272.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5490FE67" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6BA0E414" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Huaertai (001217.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAE9C6C" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="572EBE48" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Chenguang New Materials (605399.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01157926" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6E14E2D4" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sanyou Medical (688085.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFCDFCB" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="3C8FDCA6" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hainan Mining (601969.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8C7760" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="3B13F85C" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6F9873" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="2D68A9B2" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for WUS Printed (002463.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D7730" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6B6F6D5E" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for MicuRx Pharmaceutical (Registered) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665D7BD9" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="1C9C1B83" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC0E8B3" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="7461DD62" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunnan Salt and Chemical (002053.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD9E110" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="2F190892" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Anjoy Foods (603345.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its convertible debt projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75279B21" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="684D4808" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for NovelBeam (688677.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39547843" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="0D673179" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Endovascular (688016.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7905ABD6" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="2D116D1A" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HCFA (688320.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E13BDC" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="7522AAC3" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overseas Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37844DD5" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="1F24CF4B" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tuya Smart (NYSE: TUYA) as PRC counsel in its NYSE IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D366C74" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="663AC364" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Junshi Bio (1877.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716FFA68" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="4CC68B26" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Fosun Pharma (2196.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A19EB0" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="24F434A2" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sinopharm (1099.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FC40D6" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="1E14E3AD" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gland Pharma (NSE: GLAD) as PRC counsel in its spin-off from Fosun Pharma and its listing in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4555EE7E" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="21F552D1" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Wuxi Apptec (603259.SH and 2359.HK) as underwriters' counsel in its A-share and H-share offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A586CDE" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="2DAB3B9F" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Henlius (2696.HK) as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7244868C" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="59BEF16E" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ark Bio as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9555E0" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="4727262B" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235CA94F" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="00D89469" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Endovascular, Sanyou Medical, Junshi Bio, Anjoy Foods, Techmation, Haid Group, WUS, and Fosun Pharma on general corporate matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293FBB08" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="3586CC60" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSC Shipping in issuing shares and paying cash to purchase Boya Technology and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449D80C1" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="226A1B7A" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in issuing shares and paying cash to purchase Zhongte Logistics and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F41B39" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6BCF1936" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anjing Food in its acquisition of Hongye Aquatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CBCAF2" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="78F8CA0D" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Akcome Group in its acquisitions of MSH Insurance Company in France and Zhenjing Clinic in the US</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8B1722" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="594B8E11" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Monfali in its acquisition of all shares in Ojiahua, a listed company in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8ED812" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="1D5DE0EF" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in its cash acquisition of Dexiang Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EC9379" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6DC79A1B" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongxun Technology in its investment in Dongguan Zhiyin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FF7B24" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="646B6941" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanyou Medical in its acquisition of Shuimu Tianpeng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBB7655" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="37D81F33" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haida Group in its acquisitions of Depot and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE60E69" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="774DD417" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented American Warburg Pincus in its investments in Sida Restaurant Group, King Mother and Baby Products Retailer, and Red Star Macalline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AEB2E3" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="7C5FB470" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linxin Capital in its investments in Canxin, Core Long March and Junxin Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEBDD50" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="17049E8A" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Juntong Capital in its investments in Hongsoft Technology, Lanqi Technology and Broadcom Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A8DBFC" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="7037756F" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented True Gold Fund in its investment in Shangxun Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED76687" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="6DCB3AA2" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Trust in its investment in Xi'an Ruilian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A878897" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="29CCF21E" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huagai Capital and Junlian Capital in their investments in the Series C financing of Motorcomm and in the Series A+ and Series B financing of MicuRx Pharmaceutical, a leading mother and baby e-commerce company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1B734C" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="2C278470" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinhua Capital in its investments in Henlius and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B949BF6" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="1A217BAB" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008A9CC5" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="200616D1" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9C2316" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="77DB2312" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440AA9B2" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="624546D2" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C9A0A7" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="292ECF63" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F5A4E1" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="4D9CF5FE" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472A4AF7" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="723D3C50" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E09BBD4" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="79305F08" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FB361D" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="362FC50F" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined the Shanghai Office of Fangda Partners in 2022. She is a member of the Securities Business Research Committee of the Shanghai Bar Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B162FD7" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="428E1882" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1396A9CD" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="679DB4B6" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2D6BED" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="7433A286" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of "Practice of Securities Law Practice for Lawyers" published by Law Press</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06274E70" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="68A77ACE" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F833FB3" w14:textId="77777777" w:rsidR="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="33D257D0" w14:textId="77777777" w:rsidR="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Securities Business Research Committee of the Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="549FFC13" w:rsidR="00686369" w:rsidRPr="001627F4" w:rsidRDefault="001627F4" w:rsidP="001627F4">
+    <w:p w14:paraId="5567FC3C" w14:textId="65E8E4B5" w:rsidR="00686369" w:rsidRPr="00FE3DCE" w:rsidRDefault="00FE3DCE" w:rsidP="00FE3DCE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001627F4">
+      <w:r w:rsidRPr="00FE3DCE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Lujiazui-Shanghai No.2 Branch Committee of The Revolutionary Committee of the Chinese Kuomintang </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001627F4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FE3DCE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2145,344 +2145,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C3457C"/>
+    <w:nsid w:val="06A04CA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3872F6AE"/>
+    <w:tmpl w:val="5E043AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063E2322"/>
+    <w:nsid w:val="09135C08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E144B048"/>
+    <w:tmpl w:val="9DBCACB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076567E3"/>
+    <w:nsid w:val="09890E72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7405C3C"/>
+    <w:tmpl w:val="F052286A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088B69A0"/>
+    <w:nsid w:val="09AC2A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4156073C"/>
+    <w:tmpl w:val="0ED41D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B766943"/>
+    <w:nsid w:val="0A5B78B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7445B30"/>
+    <w:tmpl w:val="512C904C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102104EB"/>
+    <w:nsid w:val="0BD5206B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FCC2DA6"/>
+    <w:tmpl w:val="38905FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102516E9"/>
+    <w:nsid w:val="0D203B1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78EC6716"/>
+    <w:tmpl w:val="C9F8DAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12393AEC"/>
+    <w:nsid w:val="14BC22A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ABE80F0"/>
+    <w:tmpl w:val="2584AAFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16BB2DC1"/>
+    <w:nsid w:val="194070DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2C47FA"/>
+    <w:tmpl w:val="1D583A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183A136E"/>
+    <w:nsid w:val="1B652B56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A7CF122"/>
+    <w:tmpl w:val="854C4FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DE50773"/>
+    <w:nsid w:val="1CD125DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B9EB682"/>
+    <w:tmpl w:val="015EB672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AEA1466"/>
+    <w:nsid w:val="1F680531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="312CB550"/>
+    <w:tmpl w:val="8FA8B0BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC60BBE"/>
+    <w:nsid w:val="230C2C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BECFC9C"/>
+    <w:tmpl w:val="AC7463B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2A3A5F"/>
+    <w:nsid w:val="254867F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F69CC4"/>
+    <w:tmpl w:val="24B8F92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27BC02FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45123BC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="282D7BA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="497ECACE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5B29CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6534FB0E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2551,180 +2614,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30724532"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D25F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DDAD8A6"/>
+    <w:tmpl w:val="22F2120E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31110861"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="341A03E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F078ECB6"/>
+    <w:tmpl w:val="82A6C24E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32593C3B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393C7B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E6429C2"/>
+    <w:tmpl w:val="4190BE4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37587075"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39664CAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="312CB550"/>
-[...62 lines deleted...]
-    <w:tmpl w:val="799CD278"/>
+    <w:tmpl w:val="D4D8E1A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2815,765 +2815,765 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B696B4A"/>
+    <w:nsid w:val="3D4B2C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99B43DF6"/>
+    <w:tmpl w:val="7BD62582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DAC1FC9"/>
+    <w:nsid w:val="3E421C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C0E8FF4"/>
+    <w:tmpl w:val="53C653DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42A2749F"/>
+    <w:nsid w:val="465749BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81FAF138"/>
+    <w:tmpl w:val="84146662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43112027"/>
+    <w:nsid w:val="47C63403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE206A80"/>
+    <w:tmpl w:val="5C547B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43C10960"/>
+    <w:nsid w:val="481815B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8AFB32"/>
+    <w:tmpl w:val="5BEA7492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462F3B9E"/>
+    <w:nsid w:val="4F6518F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50E608BC"/>
+    <w:tmpl w:val="F8660FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E1386B"/>
+    <w:nsid w:val="55765BE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF1E9724"/>
+    <w:tmpl w:val="C1EAE160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F61E2D"/>
+    <w:nsid w:val="584F0844"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C5CEC66"/>
+    <w:tmpl w:val="1DF6B8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DF04071"/>
+    <w:nsid w:val="59DB67C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DA009D4"/>
+    <w:tmpl w:val="64F6C4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="544114D9"/>
+    <w:nsid w:val="5B772D3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0172E134"/>
+    <w:tmpl w:val="4C3C1A3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5490655A"/>
+    <w:nsid w:val="5BEE7F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38CC3B48"/>
+    <w:tmpl w:val="D866518C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A292B2E"/>
+    <w:nsid w:val="5C8E04A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43EE586A"/>
+    <w:tmpl w:val="96B2C744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7044A5"/>
+    <w:nsid w:val="5DD44F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C64AE8E"/>
+    <w:tmpl w:val="DA6CE3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B330D97"/>
+    <w:nsid w:val="5E0C4B76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26282DCC"/>
+    <w:tmpl w:val="E97267CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623D18E6"/>
+    <w:nsid w:val="5F1A2926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0762897C"/>
+    <w:tmpl w:val="2AEAC0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67853248"/>
+    <w:nsid w:val="63877A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A2DAFA"/>
+    <w:tmpl w:val="6136CFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB14C26"/>
+    <w:nsid w:val="6619165C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEF2E488"/>
+    <w:tmpl w:val="635C5FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700F30AF"/>
+    <w:nsid w:val="67D76A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="183E84A4"/>
+    <w:tmpl w:val="6534FB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729B7C6D"/>
+    <w:nsid w:val="68211898"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCCAE00A"/>
+    <w:tmpl w:val="575E3B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73472EA8"/>
+    <w:nsid w:val="68E44592"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F00223B4"/>
+    <w:tmpl w:val="6804C3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738756C8"/>
+    <w:nsid w:val="6AD00090"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="407AF1A2"/>
+    <w:tmpl w:val="CD386814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A11D7C"/>
+    <w:nsid w:val="6BE337D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="999EC820"/>
+    <w:tmpl w:val="08F017F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75465089"/>
+    <w:nsid w:val="715352FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39FCE1A8"/>
+    <w:tmpl w:val="12443EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790B5AE4"/>
+    <w:nsid w:val="71F21D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6666C40E"/>
+    <w:tmpl w:val="782A7746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BFA7739"/>
+    <w:nsid w:val="722C49F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50B80832"/>
+    <w:tmpl w:val="56069618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C977492"/>
+    <w:nsid w:val="7B9A2033"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85A0DE00"/>
+    <w:tmpl w:val="2678363C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5F3609"/>
+    <w:nsid w:val="7F913D42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A4A77F2"/>
+    <w:tmpl w:val="9378CE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="30">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="31">
-[...41 lines deleted...]
-  <w:num w:numId="45">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="46">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3585,51 +3585,50 @@
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
-    <w:rsid w:val="001627F4"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
@@ -3723,50 +3722,51 @@
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FE3DCE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4807,61 +4807,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001627F4"/>
+    <w:rsid w:val="00FE3DCE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001627F4"/>
+    <w:rsid w:val="00FE3DCE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5145,51 +5145,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EB17F4C-43C1-4C09-885C-EC8478EF3D80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E90F5AA3-C4B4-4AEA-B92D-7310E153FCA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>683</Words>
   <Characters>3896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>