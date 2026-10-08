--- v0 (2026-08-07)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3880D4BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2F744262" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEN ZOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="416DE067" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+          <w:p w14:paraId="706EB16B" w14:textId="1A236D44" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2F469A6C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+          <w:p w14:paraId="6199424A" w14:textId="5C237E00" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="429EF441" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+          <w:p w14:paraId="4F910ACA" w14:textId="58A5BDF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7FF77884" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7654444F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53D75FA2" wp14:editId="34D0DDCD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19CD8090" wp14:editId="5CCB641F">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="670D4557" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="004C5393" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="697558C9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED2A99" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004C5393">
+            <w:r w:rsidRPr="00ED2A99">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Zou specializes in intellectual property litigation and arbitration, criminal and civil protection of trade secrets, overseas litigation management, intellectual property compliance and criminal risk management.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDCCA7A" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2A01FBA9" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,2204 +456,2204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58EDFAF1" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="70EEA05B" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou is experienced in handling highly adversarial and complex cases. Since practicing laws as a lawyer, Ms. Zou has provided legal services to multinational companies, internet giants and listed companies including LyondellBasell, Bilibili and Deren on criminal and civil matters involving trade secrets protection, achieving positive results by obtaining preliminary injunctions, conviction of infringers and high compensation. Ms. Zou has represented leading companies in the field of semiconductor, medical device, and communications industry, including NICHIA, EDAM, HC SemiTek and Ericson, in numerous patent litigations between competing companies as well as SEP litigations. Ms. Zou has contributed to overseas litigation management for clients and represented them in the parallel litigations in China. Additionally,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AEE222" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="7B8E366E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou has assisted numerous multinational and domestic clients, including SHEIN, XIAOGUANCHA and Anker, in protecting their core trademarks, domain names and other IP rights. Ms. Wen Zou has been recognized by Chambers Greater China Region for her outstanding work in Intellectual Property Litigation. She has also been named by LEGALBAND as one of the Top 15 Female Lawyers in China, one of the Top 15 Lawyers in Economic Crime, and received a Special Recommendation for Intellectual Property Litigation. In addition, she was selected by China Business Law Journal for The A-List Elite Lawyers and recognized as one of the Growth Drivers of the Legal Profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D90CEA9" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="05500A02" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9CD195" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="7C5BC012" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6975C4EE" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="3AD9DAE3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C30746F" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="665AFB3C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in the criminal litigation relating to theft of trade secrets by an employee of its competitor, which was selected as one of the Top 10 Typical Intellectual Property Trial Cases in Guangdong Province in 2020, The Major Events of Trade Secret Protection in Guangdong Province, and Typical Cases of Trade Secrets Protection of Guangdong Courts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12386960" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="5C9977BB" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LyondellBasell in the internal investigation and continued civil litigation concerning its former employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s misappropriation of trade secrets, successfully recovered the mobile storage devices with trade secrets during the investigation, and assisted the company in obtaining an injunction order from the court, prohibiting the former employee from using trade secrets during the litigation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A6174D" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="77F24207" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in a preliminary investigation against a former employee for misappropriating trade secrets in China, successfully recovered the mobile storage devices with the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s trade secrets from its former employee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB0F65A" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1F6DF616" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in building a criminal case and initiating criminal investigations concerning the misappropriation of trade secrets by its business competitor and former employees in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7691A85C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1A2B65D3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving software source code, achieving positive results within two months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2435D9" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1F067887" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving business operation information against its former employees, and settled with an amount exceeding ten millions RMB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435FDF1E" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="725BCFEE" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign-invested seed company in both civil and criminal actions for trade secret protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CC192A" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1A1A60D9" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a leading medical device company in a trade secret litigation and obtained high compensation.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance and Consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5BDBC7" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="701D67CA" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a semiconductor manufacturer in establishing its trade secrets compliance system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D489339" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1C8F6A60" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in the field of medical environment in setting up its trade secret protection system and non-competition management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC64E67" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6AB84005" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gemdale Corporation in setting up its comprehensive intellectual property management system, including trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D86890" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1B6F6E6A" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in the visual field in China during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FBF256" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="4BFDE78C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic manufacturing company during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets, and providing strategy for handling the potential IP litigations. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280D2D91" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="0F6780A3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a subsidiary of NAURA Technology Group Co., Ltd. on reviewing and testing its trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3602B95D" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="78930811" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its trade secrets protection system in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112EF23B" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7DCDFE7E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical device company on its trade secret protection system for its IPO purpose. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A8E47" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3E0F3F8F" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned investment company in addressing criminal trade secrets risk associated with its invested enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568EBFF7" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7B1DEFE5" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned investment company on estimating criminal trade secret risks related to its proposed investment enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258CE5C4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="6EF6EFD3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patent Litigation and Patent Strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC8A2D3" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3578B566" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NICHIA in a series of patent litigations against Taiwan Everlight Electronics in the courts and the Patent Reexamination Board in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2FA875" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3E60D1FA" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HC SemiTek, a leading domestic LED chip company, in the patent battles against Sanan, and retained by HC SemiTek to advise on trade secrets and non-competition issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5D75DC" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="5705B965" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic company in the acoustics field in the patent battles against its competitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF82476" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1E229649" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical device company in the patent battles against its competitors, and achieved positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE4D037" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="19DB3345" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a medical device company in the patent battles against its competitor during its Pre-IPO stage, achieving positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6413B1B2" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6976FBF2" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ericson in the SEP litigation against a domestic cell phone manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C151CEC" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7A9F9A6F" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its compliance project for SEP in the field of audio and video, studying applicable policies in different countries and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE59DAA" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="2C2E4F16" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jenscare Scientific Co., Ltd. (09877.HK) in Free to Operate (FTO) and patent stability analysis in China and Europe (in cooperation with the European law firm) during its Pre-IPO stage. Jenscare had made a successful IPO in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A80F4CC" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="41E584E4" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical company in patent layout and trade secret protection consultation for new products under development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE07194" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="407DE034" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parallel Litigation and Overseas Litigation Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C8EF91" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="427F9EFB" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the lithium battery industry in parallel litigations including patent and trade secret litigations against its US competitors in three countries, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A31BFDC" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="43E23DFC" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in parallel litigation in the US and China during its IPO process in the US, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C1D3F1" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="352843BD" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the defendant in the Chinese litigation, part of the parallel litigations including trade secret infringement and patent ownership disputes over an innovative pharmaceutical product in China and the US. Successfully supported related litigation in the US, resulting in the plaintiff withdrawing lawsuits in both countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E910113" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6504AE1C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the subsidiary corporations of a Hong Kong-listed company in trade secret parallel litigations across Hong Kong and mainland China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B0E4D4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="25718C17" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the smart terminal components industry to get settlement of a US patent case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4261DB" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="60954640" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a high-tech company on serving process relating to its US litigation and issued a legal opinion, which was adopted by the US court and resulted in the invalidation of the opposing parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> former process serving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52599369" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="77E216CE" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a telecom communication device company on the application of Chinese laws and provided the legal opinion during the enforcement in its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E764156" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3764FEAD" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a leading internet company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4A90FA" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="5596D6A2" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a state-owned manufacturing company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685E246F" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="33C99297" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in monitoring and managing the status of its overseas litigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409221A4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="1AD003C8" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright, Trademark and Unfair Competition Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC416A5" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="783A1A3E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous fashion e-commerce company SHEIN in copyright protection matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A50188" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1D99D6A4" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the renowned Chinese tea brand </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIAOGUANCHA</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in winning trademark administrative and civil litigations, preserving the distinctiveness of its trademarks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F97860A" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3ED31DC6" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a geotechnical engineering survey company in winning a trademark and unfair competition case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED05D27" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6E0C4388" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in winning a series of unfair competition cases. One of these cases was selected by the Guangzhou IP Court as One of the Top 10 Typical Cases of Serving and Protecting Science and Technology Innovation in 2022, while another was selected by Sichuan High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court as One of the Annual Representative 10 IP Protection Cases in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77914514" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="055C06A7" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Overseas in a trademark infringement and unfair competition case, which was settled and get paid quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4A586C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="00F1B3CD" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the leading bakery ingredient company Ligao Foods in winning unfair competition cases, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blue stripe</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is the important part of the packaging of the product was recognized as the trade address of certain influence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AECA4E9" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004C5393">
+    <w:p w14:paraId="398CA0C4" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intellectual Property Compliance and Criminal Risk Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29556CC1" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="2DC74C15" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet derivative software company in its key products compliance project, including accessing the criminal, civil and administrative risks relating to its products, studying applicable policies and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B249EF9" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="48C67C10" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its criminal compliance project for its products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AAB290" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="4F46F469" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in its criminal compliance project for data protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F782451" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="4CF4A77C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in consultation project for concerned criminal matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BBDE5E" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="0199AA3E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328DB6A4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="003A0439" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD9934C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="20A37120" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD8357B" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="20775301" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707B4834" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="48DF6D0F" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF6CAC6" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="4718597B" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6916F6D4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="001C3B2A" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou joined Fangda as a partner in 2022. Prior to joining the firm, Ms. Zou had practiced law for 16 years with deep expertise in the field of criminal and IP disputes. Ms. Zou obtained her practice license in June, 2019 in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB30987" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3730A602" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0C18B7" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6F62C05D" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0323E225" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="017915FC" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Report   A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2019-2021），Wen ZOU &amp; LexisNexis, May 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AB596C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1ED80A5E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2015-2018），Wen ZOU &amp; LexisNexis, May 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB951D4" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="518A6C9D" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essays &amp; Articles   Frontier Observation of Trade Secrets: The Secrets in Big Data (Wen ZOU, Xueqing LIU), Legal Person, July 4, 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB6597A" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="67B0B1EE" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade Secrets 2022 (2nd Edition) (Jerry XIA, Ning DONG, Wen ZOU), Law Business Research Ltd, April 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CCC73E" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3809DCEE" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Analysis of Punitive Damages in Trade Secret Infringement Cases (Wen ZOU, Xueqing LIU), IP LEAD, February 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08164937" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="2040AF69" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation of Shenzhen Special Economic Zone's Anti-Unfair Competition Regulations (Draft) from the Perspective of Trade Secrets Practice (Wen ZOU, Xueqing LIU), LexisNexis, December 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3F2283" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="4C27F05B" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Impact of Amended Trade Secrets Law in 2020 (Wen ZOU, Wenmin XIAO), Wolters Kluwer, February 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FA20FB" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="479E001E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief Analysis of Highlights of Recent Amendment of Criminal Part and Judicial Interpretation of Trade Secret Law from the Perspective of Practice (Wen ZOU, Yanyan DENG, IP LEAD, October 22, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED823A7" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="3A3A7419" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis on the Interpretation of the Supreme People's Court on Several Issues Concerning the Application of Law in the Trial of Civil Cases Concerning Trade Secret Infringement Disputes (Draft for Comments) (Wen ZOU, Xueqing LIU), IP LEAD, June 17, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9B1760" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="42388CA4" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DC5F7F" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="10E0DBDF" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F4265E" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1B35B6BB" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Probing into the Handling of IP Cases Involving Civil and Criminal Matters (Wen ZOU, Jiaxin ZHANG), IP LEAD, October 2019; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E468CEE" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="0947E84E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2410CD80" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="496EFE4E" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard for Determination of Client List as Trade Secrets and Suggestions (Wen ZOU, Anbi XU), IP LEAD, December 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40915090" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="37ADA5F3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Connections between Trade Secrets and Patents (Wen ZOU, Yue LIU), IP LEAD, October 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680A4DC1" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="50D4EF2B" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Introduction on the Jurisdiction over Trade Secret Cases from Three Perspectives (Wen ZOU, Yuan ZHENG), IP LEAD, January 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF9C27F" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7CA56813" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CE2B4C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7EA512D5" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of the Shenzhen Court of International Arbitration (SCIA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2BE179" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="24C898DE" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist of the Domain Name Dispute Resolution Body at the Hong Kong International Arbitration Centre (HKIAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1346A04D" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1156A1E3" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President, Biomedical Intellectual Property Branch, Guangdong Precision Medicine Application Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D686F6C" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="73595249" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Trade Secret Protection Base Expert Group of Nanshan District, Shenzhen, Guangdong Province </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EADC99" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="60D369AD" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Industry Expert in the field of Trade Secret, Zhejiang Province Trade Secret Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DCB007" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="6B5F119C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Domain Name Dispute Resolution Expert Group of Hong Kong International Arbitration Centre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4849ABC3" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="7D9EB4B6" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Market Supervision and Administration Bureau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1B5A49" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="1683D641" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Shenzhen Fair Competition Review and Competition Law Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A20F87E" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="5243FDC1" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, China (Shenzhen) Intellectual Property Protection Center Overseas Rights Protection Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B5A7CBF" w14:textId="77777777" w:rsidR="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="27E0792C" w14:textId="77777777" w:rsidR="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Capital Intellectual Property Services Association Trade Secret Committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="502C1A2B" w:rsidR="00686369" w:rsidRPr="004C5393" w:rsidRDefault="004C5393" w:rsidP="004C5393">
+    <w:p w14:paraId="5567FC3C" w14:textId="1EDF34A5" w:rsidR="00686369" w:rsidRPr="00ED2A99" w:rsidRDefault="00ED2A99" w:rsidP="00ED2A99">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004C5393">
+      <w:r w:rsidRPr="00ED2A99">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Brand Protection and Development Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="004C5393" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED2A99" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2851,1920 +2851,1920 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01554F89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A10E2398"/>
+    <w:nsid w:val="01BB1E30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82F6906E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01890314"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="310E5B32"/>
+    <w:nsid w:val="02F5202A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DBC3610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01DC723D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="345E8792"/>
+    <w:nsid w:val="0408621B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C768B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0252425E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83B40894"/>
+    <w:nsid w:val="063415F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10C4AEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08903BCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B5611F8"/>
+    <w:nsid w:val="066E4778"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CED43A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B52383"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54907990"/>
+    <w:nsid w:val="091A5339"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C59C8112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0C19EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0A6255C"/>
+    <w:nsid w:val="0A396141"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="211A2D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B6260B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="808AB148"/>
+    <w:nsid w:val="1035665F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7450AE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10C32D39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D012BF1E"/>
+    <w:nsid w:val="130A1EB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CFC0500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D43D92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="415E120A"/>
+    <w:nsid w:val="132648F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02BAFEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AC0DE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48A2EA9A"/>
+    <w:nsid w:val="137828C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12DCD854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14041001"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C14E50F4"/>
+    <w:nsid w:val="138E66B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A86671C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D14F89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A4CF886"/>
+    <w:nsid w:val="144A129C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="688C3BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D67711"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73EA730E"/>
+    <w:nsid w:val="195451F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AA2A680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161A10A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3398B948"/>
+    <w:nsid w:val="1AAA21CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DCAEBC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164D3E24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74427092"/>
+    <w:nsid w:val="1B665894"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E236DD40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DC0026"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5ECAF8AA"/>
+    <w:nsid w:val="1BAA02D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7E4B242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186B6FD9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DE8685C"/>
+    <w:nsid w:val="1E893220"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDE698A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="201045F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58A29632"/>
+    <w:nsid w:val="20174BD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE307546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20952B56"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05222CE6"/>
+    <w:nsid w:val="20853907"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13761270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24685010"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4C4139C"/>
+    <w:nsid w:val="21F01A23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7E4B242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2610707C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7060030"/>
+    <w:nsid w:val="22F07ACF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B3232AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26874F9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F56E2842"/>
+    <w:nsid w:val="27314686"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B34014C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269567A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E62F1C2"/>
+    <w:nsid w:val="28447E4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="762E3E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275A5066"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FDC26C4"/>
+    <w:nsid w:val="28EF0CF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83CC9AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A6184E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="538E00DC"/>
+    <w:nsid w:val="29084804"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B6433D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29764700"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="813433BE"/>
+    <w:nsid w:val="31356ED4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E683B68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB46E29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD942C12"/>
+    <w:nsid w:val="32C149BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE9CC142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EC87A05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5C0D3F8"/>
+    <w:nsid w:val="33E05471"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8770377A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F615A62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0E03028"/>
+    <w:nsid w:val="34CA617E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="317A95BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30306A4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5D07BB6"/>
+    <w:nsid w:val="35E6691D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D6E99CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305C7821"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC6065CA"/>
+    <w:nsid w:val="386C5544"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F92C9258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30E27CB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4181DB6"/>
+    <w:nsid w:val="3B794F67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0826078C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F2175F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2856B35C"/>
+    <w:nsid w:val="3C777348"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C168AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363D6ECF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A63AAB14"/>
+    <w:nsid w:val="3FCD4F22"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC785370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379D5379"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83CA7F08"/>
+    <w:nsid w:val="41F06597"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8A895FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39E36E4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="496ADECA"/>
+    <w:nsid w:val="42946C6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="728E35DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CFE1F86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DE8685C"/>
+    <w:nsid w:val="42CD7CA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FCA3F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE242A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2070E5C0"/>
+    <w:nsid w:val="44F0744B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0305A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E854435"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B054224C"/>
+    <w:nsid w:val="45550B55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39A018B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EDA5F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="692C2D6C"/>
+    <w:nsid w:val="468C2E6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6F2F868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EEC20A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7646FF94"/>
+    <w:nsid w:val="46F5574A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16C273C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F11419D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E926AF2"/>
+    <w:nsid w:val="472D542C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE3847E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F393DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="500092B8"/>
+    <w:nsid w:val="479573A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD145F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4019424E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B9EBD10"/>
+    <w:nsid w:val="48511AC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3B2360A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40485E42"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88A0DDFA"/>
+    <w:nsid w:val="4C701E7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC1E7E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42091C11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0168348E"/>
+    <w:nsid w:val="4D916627"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A86812FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42782A02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F362A5C0"/>
+    <w:nsid w:val="4E781920"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C220BC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430F5B82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFF423F0"/>
+    <w:nsid w:val="4F5F3467"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFE8DCDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4350070F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="751E6A52"/>
+    <w:nsid w:val="503F4E74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FCC80B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442909B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA0AB080"/>
+    <w:nsid w:val="524900E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93DC02FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44DC7402"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="753289CA"/>
+    <w:nsid w:val="55223217"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45F8CD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E07753"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B72361A"/>
+    <w:nsid w:val="560B1F13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B30957C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E226F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="002A9C28"/>
+    <w:nsid w:val="56123D5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FC071DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49447EF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3C85826"/>
+    <w:nsid w:val="57202B0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B108FE06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A957FEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7D2732C"/>
+    <w:nsid w:val="583D690A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BDC3D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D421C45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6DAE48C"/>
+    <w:nsid w:val="5AD025D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F5C8E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3039F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00BCA5C6"/>
+    <w:nsid w:val="5B866E1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21A4F868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51252D5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53C2952C"/>
+    <w:nsid w:val="5BA62926"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4EA5AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52985CF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3AC3A64"/>
+    <w:nsid w:val="608A5194"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66E60902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E22211"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83C6C0CC"/>
+    <w:nsid w:val="615B3232"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="311A0CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="554167D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="476C69D4"/>
+    <w:nsid w:val="619A2937"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7CCBC5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A82CA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B824C844"/>
+    <w:nsid w:val="61CB67C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2056091A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571C053B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8FEBAFE"/>
+    <w:nsid w:val="61DF76EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7ECD374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59BE0FD8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD4213D0"/>
+    <w:nsid w:val="627E41F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93D00C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604C0F9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14509504"/>
+    <w:nsid w:val="631E3F39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8107260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61AE264E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBC02674"/>
+    <w:nsid w:val="63F45E0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67A226BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61C171B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="205605B0"/>
+    <w:nsid w:val="657917D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF08976A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D573DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DB600F0"/>
+    <w:nsid w:val="6B3F1BC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96165104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B611DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24AC223A"/>
+    <w:nsid w:val="70861DAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18D64952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68721BA9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38661206"/>
+    <w:nsid w:val="7110324F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4860D876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69D60542"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCAAD0D2"/>
+    <w:nsid w:val="714D617E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F506152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EEE0045"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C0ACF2E"/>
+    <w:nsid w:val="73EC63BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48F8A8A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DB127E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1682DE00"/>
+    <w:nsid w:val="73EE4190"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F57AEDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743C796E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69D697F8"/>
+    <w:nsid w:val="74E53855"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEAA2F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782166B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DE0566C"/>
+    <w:nsid w:val="788F64BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED488B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78D6718A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="870670C0"/>
+    <w:nsid w:val="7CDA7CD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C024C5E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B1113DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB049300"/>
+    <w:nsid w:val="7EA67758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6A430F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="68"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
-[...11 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="74">
     <w:abstractNumId w:val="65"/>
   </w:num>
-  <w:num w:numId="13">
-[...47 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="76">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="30">
-[...32 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="77">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="42">
-[...44 lines deleted...]
-  <w:num w:numId="57">
+  <w:num w:numId="78">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4812,51 +4812,50 @@
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004C5393"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -4904,50 +4903,51 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED2A99"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5999,61 +5999,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C5393"/>
+    <w:rsid w:val="00ED2A99"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C5393"/>
+    <w:rsid w:val="00ED2A99"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6337,51 +6337,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1843A2F-8E6F-4659-836E-7D29A8EB8B82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1E65776-847E-4F07-BC6E-1734EA125485}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2064</Words>
   <Characters>11765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>