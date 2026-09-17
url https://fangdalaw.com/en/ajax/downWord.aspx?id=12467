--- v0 (2026-07-17)
+++ v1 (2026-09-17)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="432B836B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7B7BBF6B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="00915677">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ZHENYUAN HU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="775D6FBE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+          <w:p w14:paraId="706EB16B" w14:textId="556B628E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="00915677">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5694BDFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+          <w:p w14:paraId="6199424A" w14:textId="13B0D700" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="00915677">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1194 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="23497764" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+          <w:p w14:paraId="4F910ACA" w14:textId="0234E6AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="00915677">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>giant.hu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5A26D824" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="325BDC7B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F3ECDD9" wp14:editId="18768476">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09262AC9" wp14:editId="2C4F7541">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,66 +258,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5476010F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F65CD4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="42826638" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00915677" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F65CD4">
+            <w:r w:rsidRPr="00915677">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>DR. HU SPECIALIZES IN DISPUTE RESOLUTION, INTER ALIA COMPLEX DISPUTE RESOLUTION RELATED TO IP, COMPETITION, AND COMMERCE LAW. HE HAS EXTENSIVE EXPERIENCE AND DEEP INSIGHT IN THE PRACTICE OF CIVIL LITIGATION AND ARBITRATION.</w:t>
+              <w:t>DR. HU SPECIALIZES IN DISPUTE RESOLUTION, INTER ALIA COMPLEX DISPUTE RESOLUTION RELATED TO INTELLECTUAL PROPERTY, COMPETITION, AND COMMERCE. HE HAS EXTENSIVE EXPERIENCE AND DEEP INSIGHT IN THE PRACTICE OF LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8FC45B" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="08CC2AFC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1184 +456,1641 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EDB767" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="738C9B5C" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9BF166" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+    <w:p w14:paraId="7C25BD31" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Cases and Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A63204B" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="05ECF385" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Adient successfully in a patent invalidation proceeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F20A598" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Dulwich successfully in administrative litigation over trademark recordal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45BB7908" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent MUJI successfully in a trademark infringement lawsuit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2311D7BC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="6C65A0B3" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Cargill successfully against a tort lawsuit brought by a strawman in a patent invalidation proceeding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650C82A3" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="5AD5E0BA" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Dreame successfully in a patent infringement suit about GUI design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1481CB" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="0F5C8A2E" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Bilibili successfully in a copyright infringement lawsuit against Tencent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F49D7CB" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="25F06C6C" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise InterDigital on strategy in a dispute over SEP infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D33E41" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="4CAB8912" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Intel on strategy in a dispute over patent infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D76115" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="55FE7E66" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Lululemon on legal analysis of IP agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60666358" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="61DEDEA4" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Marriott on legal analysis of potential trademark infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD486BF" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="34849D3C" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Bosch on legal analysis of IP transfer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CDF08D" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="38DBFC21" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Warburg Pincus on patent license</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711A020C" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="355B064F" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Daikin on a legal analysis of patent infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC36FD5" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Kobayashi on legal analysis of potential design infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E56B96" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Victrex on legal analysis of trademark infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB82DAC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Vertiv on legal analysis of copyright infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DBB2FC3" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise MaxMara on legal analysis of trademark protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5429D4D2" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Covestro on legal analysis of trademark protection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE7326D" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Shein as an expert witness of the law of China in a copyright lawsuit in the UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD18719" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Competition Cases and Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C70A0BB" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...109 lines deleted...]
-    <w:p w14:paraId="100247FD" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="03FEEB6C" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="4899D0D6" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Zeon in a lawsuit of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EA4D75" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="6E05F965" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent a US semi-conductor incorporation in Global 500 in a lawsuit of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433C5C90" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="59AA60A7" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Protect OTIS successfully for its trade secret by preliminary injunction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2305B296" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="3AD708C2" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise 3M on legal analysis of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E45C245" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="0B436AC3" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Adagene on legal analysis of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB5DE2B" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="0D683554" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Genetech on legal analysis of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18802A99" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C791380" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Texas Instruments on legal analysis of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660559AC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C57E09F" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Vivest successfully in a lawsuit of trade secret infringement against Zoll</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C304619" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...7 lines deleted...]
-    <w:p w14:paraId="65DAB2DC" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Huicheng successfully in a lawsuit of trade secret infringement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C16EF9A" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Wengfu in a criminal lawsuit of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3521AB2E" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Henkel in a criminal case of trade secret misappropriation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCE5ACC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Apple on strategy in an anti-unfair competition matter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28656337" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Abbott on legal analysis of anti-unfair competition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC75985" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Ant Group and Alipay successfully in several lawsuits of market dominance abuse before the Supreme Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E51D129" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Universal Music Group successfully in a lawsuit of market dominance abuse valued at CNY 90 m. in dispute</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D444A5" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Budweiser successfully in a lawsuit of vertical agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF8B115" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Tiktok successfully in a lawsuit of market dominance abuse against Tencent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A5399F6" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Viscas successfully in a lawsuit of cartel agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D48A393" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Air Product in a lawsuit of market dominance abuse before the Supreme People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26947114" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Honeywell in a lawsuit of vertical agreement before the Supreme People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE0A5E6" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Amazon successfully in a series of lawsuits of market dominance abuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26441F8A" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Bilibili successfully in a lawsuit over anti-unfair competition against iQIYI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E2F4CF" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Wacoal on strategy in an anti-trust matter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4052D1" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Arbitration and Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181AFC13" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...285 lines deleted...]
-    <w:p w14:paraId="352E022A" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="0E53FBF0" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Honeywell successfully in an arbitration of purchase and sales agreement before China International Economic and Trade Arbitration Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C485A55" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent ZIM successfully in a lawsuit of freight forwarding contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7720A8CC" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Adient successfully in an arbitration of JVC dispute before China International Economic and Trade Arbitration Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D1E54F" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Cargill successfully in a lawsuit of tort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF0E987" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Blackstone successfully in an arbitration of LPA dispute before Shanghai International Arbitration Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C866B1" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Covidien successfully in a lawsuit of distribution agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A7B9D3" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represent Tenneco successfully in disputes over sales agreement and development agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171A9A1D" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Defend Henkel successfully in a lawsuit of contract for work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4101A1" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Citadel on legal analysis of licensing agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F726404" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Coty on legal analysis of sales agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A250C0A" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Department of Health and Social Care of UK on legal analysis of sales agreements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B577BC0" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Luft Hansa on legal analysis of joint venture agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFC65D2" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Act as an expert witness of the law of Mainland China for Great Investment before Hong Kong International Arbitration Centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0355ED" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Advise Swatch on legal analysis of loan agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB1B2F1" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6D9E9D" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+    <w:p w14:paraId="3EDC9F07" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, PhD in law, 2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A75AF5" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="1820EBCB" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A725D66" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+    <w:p w14:paraId="3350F766" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393EE3D7" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="2DDFB62A" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198D1501" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...21 lines deleted...]
-    <w:p w14:paraId="11A99B2F" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="7AA35CBA" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dr. Hu joined Fangda Partners as a partner in 2017. He handled a number of lead cases, and his cases were chosen by the Supreme People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s Court as Guiding Case, Gazette Case, or Top-10 IP Cases of China Courts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4951E612" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093836F6" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
+    <w:p w14:paraId="42FC5B61" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F65CD4">
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217908F8" w14:textId="77777777" w:rsidR="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00F65CD4">
+    <w:p w14:paraId="4E9845A8" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">RESEARCHES ON JOINT LITIGATION SYSTEM, Shanghai Jiao Tong University Press, 2010 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7F6A5348" w:rsidR="00686369" w:rsidRPr="00F65CD4" w:rsidRDefault="00F65CD4" w:rsidP="00F65CD4">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F65CD4" w:rsidSect="002D0826">
+    <w:p w14:paraId="06F7EBB6" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESEARCHES ON IP CAPITALIZATION, China Legal Publishing House, 2013 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3B736" w14:textId="77777777" w:rsidR="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567FC3C" w14:textId="2CC87D51" w:rsidR="00686369" w:rsidRPr="00915677" w:rsidRDefault="00915677" w:rsidP="00915677">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915677">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dr. Hu is also an arbitrator of Shanghai Arbitration Commission, a mediator of World Intellectual Property Organization and Shanghai Commercial Mediation Center.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00915677" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1831,1364 +2288,1538 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003063DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA62A392"/>
+    <w:nsid w:val="00404C2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="659C8862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003223B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9625E96"/>
+    <w:nsid w:val="024F51B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B43273CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4E5FB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7138F7A4"/>
+    <w:nsid w:val="03685ADC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4176AE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D563FE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AD8CD2E"/>
+    <w:nsid w:val="0403048C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44F82EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11576579"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="917E0E24"/>
+    <w:nsid w:val="06F87FB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE823296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13474083"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="623C10AA"/>
+    <w:nsid w:val="088A4B55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D5E3E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F55A40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E548A988"/>
+    <w:nsid w:val="08B66BD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A14B1F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19951C66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A286E88"/>
+    <w:nsid w:val="098A32A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55AC33CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A530E90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C54C9FDC"/>
+    <w:nsid w:val="0DCA2FBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47D08EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229733D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A785456"/>
+    <w:nsid w:val="0FCD56D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E168EFB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28260286"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A12E6F2"/>
+    <w:nsid w:val="101C343D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB6284D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C675CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A12E6F2"/>
+    <w:nsid w:val="101F22F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2584A208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294C0245"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1FC2F64"/>
+    <w:nsid w:val="10D57869"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="785037FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2981710F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3A61F42"/>
+    <w:nsid w:val="11546814"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44F82EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBA0D38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B872630C"/>
+    <w:nsid w:val="11EA667C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="491E55B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="12EE5F5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D02A24E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F213D61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00D4FC88"/>
+    <w:nsid w:val="1497220F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B6A0474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F6A3663"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="092E79BA"/>
+    <w:nsid w:val="173B7151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51A235F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31A07BB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66F8C346"/>
+    <w:nsid w:val="179E2E39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C65689DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31C753C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A7CA45E"/>
+    <w:nsid w:val="18E53EB7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA0C763E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353F7E4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EFE1508"/>
+    <w:nsid w:val="1E4E4B59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA4A64E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B403338"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77AA28E8"/>
+    <w:nsid w:val="1E6F4AE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25266E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6418F1"/>
-[...110 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="1EB94D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="959ACD46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E145873"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AD662E4"/>
+    <w:nsid w:val="20336FDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05BA1122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49212CE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1449E34"/>
+    <w:nsid w:val="24686EA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F20EACF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A031B8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71BEF2D8"/>
+    <w:nsid w:val="25DF16FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9790DEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4016C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3ACAB0C8"/>
+    <w:nsid w:val="261B099D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E925046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F924E98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A460002"/>
+    <w:nsid w:val="27052F12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9845898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57104B0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="814240C4"/>
+    <w:nsid w:val="2D566CA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D38C4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5C35D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD0A769E"/>
+    <w:nsid w:val="2E301E55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CA01334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB25944"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="137A6F96"/>
+    <w:nsid w:val="317C1A9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BCA4384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE260D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76681674"/>
+    <w:nsid w:val="32D2718B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2662CF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61431E6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB9814F4"/>
+    <w:nsid w:val="38084A4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D4C83FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625813B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D48BD4E"/>
+    <w:nsid w:val="3ABB6792"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E2256BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63533836"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C59EC34C"/>
+    <w:nsid w:val="3DD7257B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29EA7138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C10F01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1462D26"/>
+    <w:nsid w:val="3F2C31E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FBE2D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="653A305C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40DE09A2"/>
+    <w:nsid w:val="3F4458C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EC46078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D21032"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17BE4E7E"/>
+    <w:nsid w:val="40F95E92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2DE22B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD942CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CED8D69C"/>
+    <w:nsid w:val="439F5C97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF7A7B02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E143BC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B12EC814"/>
+    <w:nsid w:val="44E65FD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="187E1C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72377FA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B63235BE"/>
+    <w:nsid w:val="4501076B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29480126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73D44B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A74BB9C"/>
+    <w:nsid w:val="45E52699"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="161ED694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EB14A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9388567C"/>
+    <w:nsid w:val="49587983"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9A6EC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776527E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9970CE74"/>
+    <w:nsid w:val="4A590827"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="880221FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79423B82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE74C210"/>
+    <w:nsid w:val="4B11161B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69C04C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B15912"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1CC10BE"/>
+    <w:nsid w:val="4B292918"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAAA00BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA16071"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF9E3A72"/>
+    <w:nsid w:val="5071476A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E50CB1CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50784E12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4D0BEB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530E7C33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69A2EA88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533136EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="682CC40E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A31B39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E314226E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B96610F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDBE42FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="600B45C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27E04124"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C1D6227"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7369764"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E1C76CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41A25E06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70500062"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="550C0546"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C80827"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7C0A24C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73986888"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08B08968"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78523BB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="025AB28C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF93606"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA684D5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F495619"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68642A10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FBE64AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB0E3242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-[...14 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="59">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-[...32 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="61">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
-[...8 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="62">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29">
-[...55 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="62"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3277,50 +3908,51 @@
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
+    <w:rsid w:val="00915677"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
@@ -3329,51 +3961,50 @@
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F65CD4"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4421,61 +5052,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F65CD4"/>
+    <w:rsid w:val="00915677"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F65CD4"/>
+    <w:rsid w:val="00915677"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4759,66 +5390,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CDE2712-4616-42D1-9E17-4D562B15D6A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08B9EE33-E467-42AE-9F45-D3142F9DF8A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>538</Words>
-  <Characters>3068</Characters>
+  <Words>796</Words>
+  <Characters>4541</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3599</CharactersWithSpaces>
+  <CharactersWithSpaces>5327</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>