--- v0 (2026-08-06)
+++ v1 (2026-10-10)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="44EBE95E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="369F71BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="006913B0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>FENG WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="296484F4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+          <w:p w14:paraId="706EB16B" w14:textId="1DDABA80" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="006913B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Nanjing,Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="104D5B43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+          <w:p w14:paraId="6199424A" w14:textId="6B317060" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="006913B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 3210 8396</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="02B2CBEC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+          <w:p w14:paraId="4F910ACA" w14:textId="62B115B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="006913B0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>feng.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="085DD841" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="140205DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="133DFC33" wp14:editId="07584872">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA80059" wp14:editId="2E8E258C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2045C127" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0066704E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3E9A5390" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006913B0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0066704E">
+            <w:r w:rsidRPr="006913B0">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. WANG SPECIALIZES IN MAJOR, COMPLEX AND DIFFICULT LITIGATION AND ARBITRATION CASES. HIS PRACTICE FOCUSES ON FINANCE, CONSTRUCTION ENGINEERING AND REAL ESTATE, CORPORATE GOVERNANCE AND BULK TRADE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080FA4B0" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1631B190" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,2274 +456,2274 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B688A2" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="059D4BAC" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Wang has twice been awarded the China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Top 15 Litigation Lawyers by Asian Legal Business (ALB), listed as a recommended lawyer by Chambers and Partners in Corporate/Commercial for several years, named as a leading lawyer in Jiangsu by Chambers and Partners Asia-Pacific in Corporate/Commercial, recognized as an outstanding lawyer by The Legal 500 in Dispute Resolution, included in the China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Top Ranked Lawyers by LEGALBAND in Dispute Resolution (Litigation), and ranked as a highly recommended lawyer by The Legal 500 Asia Pacific in Dispute Resolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE5C67B" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="5F19CA52" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>As a member of the Legal Expert Advisory Committee of the National Association of Financial Market Institutional Investors, Mr. Wang has long participated in legislative advisory affairs on the interbank bond market and has rich experience in financial services, such as bonds and notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71951045" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="4ED115C2" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">As head of a research group, Mr. Wang and his team completed the research on the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prevention of Legal Risks in Financing Trade</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the State-owned Assets Supervision and Administration Commission of the State Council.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C0BD05" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="20C10E84" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C358F11" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="4F57256E" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gazette case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7F6E47" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="3097F294" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Fuxing Stock Cooperative Company and Shenzhen Baoan District Fuyong Property Development Corporation in a dispute over a joint real estate development contract between Shenzhen Fuxing Stock Cooperative Company, Shenzhen Baoan District Fuyong Property Development Corporation and Shenzhen Fushanbao Industry Co., Ltd., Shenzhen Jinancheng Investment Development Co., Ltd., Shenzhen Dajinli Investment Development Co., Ltd. and Shenzhen Ocean City Real Estate Development Co., Ltd. [Case No.: (2010) Min Yi Zhong Zi No. 45], and obtained a favorable, final judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court (case selected for inclusion in Gazette of the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court [2011] Issue 5)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607A3905" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="66A59ADB" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shantou Branch of Bank of China Limited in a subrogation right dispute between Shantou Branch of Bank of China Limited and Shaoguan Branch of Guangdong Development Bank Co., Ltd. and Zhuhai Special Economic Zone Anran Industry (Group) Company [Case No.: (2010) Min Shen Zi No. 664], and applied to and obtained from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order overruling the original unfavorable decision (case selected for inclusion in Gazette of the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court [2011] Issue 11 (Serial Issue 181))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6E02EB" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="49D4F93F" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Shareholder Interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122538CD" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="26500613" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court an order overruling an unfavorable lower court decision in a shareholder qualification inheritance dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7DCBFF" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="036D13E7" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in applying for and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order and an order overruling an unfavorable lower court decision in a corporate personality denial dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EE3A59" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="72C6B687" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court an order overruling an unfavorable lower court decision in a shareholder representative action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C8E627" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="63702100" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in applying for and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order and an order overruling an unfavorable lower court decision in a case of execution objection involving an equity dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4857EF3D" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="2347EEB5" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in applying for and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order and an order overruling an unfavorable lower court decision in a shareholder liability dispute of damaging corporate interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3673DBD4" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="47485D00" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in an equity transfer contract dispute, and represented the respondent in obtaining a favorable judgment of affirming the second instance judgment despite the retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E65455D" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4E4E70CF" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented shareholders in appealing to the Jiangsu Higher People's Court and the Supreme People's Court corporate litigation involving shareholder expulsion and validity of shareholder meeting resolutions, with all the litigation finally being resolved by a mediation agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1443A318" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4DE581CC" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order in an equity transfer contract dispute, with the case finally being resolved through successful mediation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5E1BF5" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="56ECA23C" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finance and Securities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA2580D" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="21922AC9" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an asset management company in applying for and obtaining a retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court overruling an unfavorable lower court judgment in a financial loan and guarantee contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B50421B" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="22C1A3D9" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company in applying for and obtaining a retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court overruling unfavorable lower court decisions in several financial loan and guarantee contract disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7BD0B7" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="786E7222" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a joint-stock bank in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court an order overruling an unfavorable lower court judgment in a deposit certificate pledge contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76799EA3" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="1080DAAE" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an asset management company in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court an order overruling an unfavorable lower court judgment in a debt restructuring agreement dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F3A726" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="442C1176" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an asset management company in appealing to and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court an order overruling an unfavorable lower court judgment in a financial loan and guarantee contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6983C8" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="71AAA40C" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned bank in several factoring contract disputes, participated in the retrial before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained a dismissal of the opposing party</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s retrial application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245BF1FB" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="20F92D2B" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance company in applying for and obtaining from the Fujian Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order overruling an unfavorable lower court judgment in an insurance contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C1B6FD" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="2BA7E110" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance company in applying for and obtaining from the Guangdong Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order overruling an unfavorable lower court judgment in an insurance contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A32195" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="0EE661AD" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an insurance company in appealing to and obtaining from the Jiangsu Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a favorable second-instance judgment overruling an unfavorable trial court judgment in an insurance contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74551BCA" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="09C744ED" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a textile company in applying for and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order in an insurance contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E08F6C7" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="7657D8F9" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an asset management company in appealing to and obtaining a favorable final judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a financial loan and guarantee contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F070B5D" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="4D9BFE03" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real estate and construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61882754" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="5E0E4897" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate development company in appealing and obtaining a favorable final</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a dispute over a joint venture and real estate development cooperation contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B42EF1F" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="61442870" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate development company in disputes over real estate development cooperation contracts, participated in second-instance proceedings before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained favorable final judgments from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67928233" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="46E394DF" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate development company in a dispute over a construction contract for a construction project, participated in the retrial before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained a favorable judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258F5373" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="6D735A22" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a construction enterprise in a dispute over a construction contract for a construction project, participated in the retrial before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained a favorable judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B6144A" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4809DDA5" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a construction enterprise in a dispute over a construction contract for a construction project, participated in the first-instance and second-instance proceedings before the Tibet Nagqu Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and the Tibet Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, respectively, and obtained a favorable final judgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E73D185" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="12C78ED2" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate development company in a state-owned land use right dispute, participated in the second-instance proceedings before the Jiangsu Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained a successful mediated outcome</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327C96A0" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="7203046D" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large construction group company on appeal to and obtained a favorable final judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a dispute over a construction contract for a construction project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441088BC" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4C58BD3F" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for real estate development companies favorable judgments from the Jiangsu Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and the Nanjing Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in disputes over commercial housing sale contracts involving commercial housing fitting-out works</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550F19DB" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0066704E">
+    <w:p w14:paraId="065FFF5D" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bulk Trade and Other Contract Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2BDCDF" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="6913FB56" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large coal and coke company in appealing to and obtaining a retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a cooperation contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7285CC2B" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="50997EA1" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trading company in a loan contract dispute, participated in the second-instance proceedings before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and obtained a favorable final judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD61215" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="2027DE33" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a natural person in applying for and obtaining from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court a retrial order overruling an unfavorable lower court judgment in a partnership contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616F5DD3" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="301C0724" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an industrial company in applying for and obtaining a retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223F7742" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="02E8EC7A" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in applying for and obtaining a retrial order from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a sale and purchase contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7D7FE4" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="6613F5B5" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in appealing to and achieving successful mediation in the second instance from the Jiangsu Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a sale and purchase contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F7F4B8" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4113446F" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in appealing to and obtaining from the Supreme People's Court a judgment overruling an unfavorable second-instance judgment in a sale and purchase contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16218A35" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4A74302C" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B545BB" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="1A10FAB0" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F5E490" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="0D445442" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E740D4" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="156475A6" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524FB5CC" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="14AAD178" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEE09E7" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="3CC782D3" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F29FB93" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="064BEC2B" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02790C23" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="0C654755" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners in May 2024, Mr. Wang was a lawyer, partner, member of the management committee and the head of the Nanjing Office of Tiantong Law Firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7CA89A" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="51C92FD9" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF3233B" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="7C7D5B76" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0788D2F5" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="32CD557B" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of New Civil Procedure Law and Lawyers</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practice </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357714D0" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="5562609B" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in the preparation of Tiantong Code </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B20FB88" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="64010685" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the preparation of Guidelines on Lawyers</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Practice and Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062D1513" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="16B450EB" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B7186E" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="3493E2AB" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Awarded the China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Top 15 Litigation Lawyers by the Asian Legal Business (ALB) in 2015 and 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2FB448" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="22CA2EE5" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Listed as a recommended lawyer by Chambers and Partners in Corporate/Commercial in 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355F11E6" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="3045ECE7" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Named as a leading lawyer in Jiangsu by Chambers and Partners Asia-Pacific in Corporate/Commercial in 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B84EE84" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="59F03634" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Recognized as an outstanding lawyer by The Legal 500 in Dispute Resolution in 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200ABAF1" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="6507C6D4" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Included in the China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Top Ranked Lawyers by LEGALBAND in Dispute Resolution (Litigation) in 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D7AEA" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="6FC078BB" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Ranked as a highly recommended lawyer by The Legal 500 Asia Pacific in Dispute Resolution in 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C1882" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="75650237" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D14BBA" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="4524D5B1" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
-[...7 lines deleted...]
-    <w:p w14:paraId="73009F79" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+      <w:r w:rsidRPr="006913B0">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expert Panel for Construction Project Dispute Review of China International Economic and Trade Arbitration Commission </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798E650D" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBD2F59" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="590507B8" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shenzhen Court of International Arbitration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63206FA5" w14:textId="77777777" w:rsidR="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="34F40FC3" w14:textId="77777777" w:rsidR="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Guangzhou Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="25381F5F" w:rsidR="00686369" w:rsidRPr="0066704E" w:rsidRDefault="0066704E" w:rsidP="0066704E">
+    <w:p w14:paraId="5567FC3C" w14:textId="2C35B13B" w:rsidR="00686369" w:rsidRPr="006913B0" w:rsidRDefault="006913B0" w:rsidP="006913B0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0066704E">
+      <w:r w:rsidRPr="006913B0">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Nanjing Arbitration Commission </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0066704E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006913B0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2921,1344 +2921,1344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049D353C"/>
+    <w:nsid w:val="0131529C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BD82BDC"/>
+    <w:tmpl w:val="9AF08178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06297C4D"/>
+    <w:nsid w:val="06843345"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62920EB4"/>
+    <w:tmpl w:val="5AA005FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AE2D23"/>
+    <w:nsid w:val="072B2B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E46DBF4"/>
+    <w:tmpl w:val="F318A650"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AAA4249"/>
+    <w:nsid w:val="07574361"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A5CDC06"/>
+    <w:tmpl w:val="8E98CC9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C584F98"/>
+    <w:nsid w:val="083B7E3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEE4F50E"/>
+    <w:tmpl w:val="24460B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="100D0578"/>
+    <w:nsid w:val="0B4E5AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF4237E8"/>
+    <w:tmpl w:val="567C339E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C65A7A"/>
+    <w:nsid w:val="0D1218B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F014EF00"/>
+    <w:tmpl w:val="C624EE5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F94B95"/>
+    <w:nsid w:val="0D5A6523"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31E0DA06"/>
+    <w:tmpl w:val="AAAAAC78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="191B63BC"/>
+    <w:nsid w:val="0EDE1C3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50C89BE"/>
+    <w:tmpl w:val="87EAACDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFF702D"/>
+    <w:nsid w:val="0F2E7CEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4784E05E"/>
+    <w:tmpl w:val="8A320EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8A288E"/>
+    <w:nsid w:val="0FE32A73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="625A9180"/>
+    <w:tmpl w:val="1FC4EFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277B5482"/>
+    <w:nsid w:val="157A265E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="755CA9A2"/>
+    <w:tmpl w:val="FBCA26C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AC61FE4"/>
+    <w:nsid w:val="164E6510"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB803918"/>
+    <w:tmpl w:val="4A2E4790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AED0100"/>
+    <w:nsid w:val="17E02B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E10D078"/>
+    <w:tmpl w:val="E4AC60D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EEB2780"/>
+    <w:nsid w:val="19853AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24E024A4"/>
+    <w:tmpl w:val="45B81C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE63C36"/>
+    <w:nsid w:val="1D2B1FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8E2E8F4"/>
+    <w:tmpl w:val="AB86E37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31A535B9"/>
+    <w:nsid w:val="1ED038B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C44BC7C"/>
+    <w:tmpl w:val="0DD27D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356649B2"/>
+    <w:nsid w:val="1FB51256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA7A03BE"/>
+    <w:tmpl w:val="8C5654CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD96293"/>
+    <w:nsid w:val="2627654B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3845C48"/>
+    <w:tmpl w:val="0E4E2DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B492EE2"/>
+    <w:nsid w:val="27871DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F89E70"/>
+    <w:tmpl w:val="8BC6AD18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1927F0"/>
+    <w:nsid w:val="28587749"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A7AE1CA"/>
+    <w:tmpl w:val="D01A0806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DE24390"/>
+    <w:nsid w:val="2949076B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD7C5966"/>
+    <w:tmpl w:val="72EC3016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F347D48"/>
+    <w:nsid w:val="29CF2A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1282AAC"/>
+    <w:tmpl w:val="CDBC1F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F461D5D"/>
+    <w:nsid w:val="2A844204"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EF470C2"/>
+    <w:tmpl w:val="C1E0508C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C96FDB"/>
+    <w:nsid w:val="2AA962FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0A87DAE"/>
+    <w:tmpl w:val="C41E2AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F228F5"/>
+    <w:nsid w:val="2C3648E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6840694"/>
+    <w:tmpl w:val="EC08AA2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463072B5"/>
+    <w:nsid w:val="307527B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5846F1FC"/>
+    <w:tmpl w:val="0DCCAC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48231D26"/>
+    <w:nsid w:val="34E570F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCDEACCC"/>
+    <w:tmpl w:val="DFC05D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D902E5"/>
+    <w:nsid w:val="355F355B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEFED0FE"/>
+    <w:tmpl w:val="B4E8C580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C035F48"/>
+    <w:nsid w:val="36063A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="208C17DC"/>
+    <w:tmpl w:val="A088033A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0C1610"/>
+    <w:nsid w:val="37736970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD8C764"/>
+    <w:tmpl w:val="245A1286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DEA54CC"/>
+    <w:nsid w:val="3A3961D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A30455EA"/>
+    <w:tmpl w:val="89C26BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A30F5D"/>
+    <w:nsid w:val="40D72ED7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4F64938"/>
+    <w:tmpl w:val="E53E0E7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D10596"/>
+    <w:nsid w:val="483C7A07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EB40D0C"/>
+    <w:tmpl w:val="E572DDCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522C1734"/>
+    <w:nsid w:val="48D90009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D960B6FE"/>
+    <w:tmpl w:val="ED30F124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560C5462"/>
+    <w:nsid w:val="4B8A2912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64FCAE46"/>
+    <w:tmpl w:val="32206138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D207FB"/>
+    <w:nsid w:val="4D5A365E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2BA2A10"/>
+    <w:tmpl w:val="BDAA9CE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD54864"/>
+    <w:nsid w:val="505F1706"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24985244"/>
+    <w:tmpl w:val="2910C256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1C7E4F"/>
+    <w:nsid w:val="508D7A36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E342DE16"/>
+    <w:tmpl w:val="68DAC900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3A7B63"/>
+    <w:nsid w:val="556B27A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4336FBC6"/>
+    <w:tmpl w:val="594ACB2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7F56DA"/>
+    <w:nsid w:val="589A4428"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C762108"/>
+    <w:tmpl w:val="79122C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F910E8B"/>
+    <w:nsid w:val="60026B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B08A317A"/>
+    <w:tmpl w:val="09B6FBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60125AC1"/>
+    <w:nsid w:val="654C7457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3964149A"/>
+    <w:tmpl w:val="D6D6730C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D27536"/>
+    <w:nsid w:val="661B7624"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA30FB54"/>
+    <w:tmpl w:val="83D283A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C65124"/>
+    <w:nsid w:val="669643A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8A4A16E"/>
+    <w:tmpl w:val="C4C09B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A0A43B0"/>
+    <w:nsid w:val="6A8A0C16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8868A782"/>
+    <w:tmpl w:val="2EA4BB24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A225E69"/>
+    <w:nsid w:val="6E8F441B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7FC2AD8"/>
+    <w:tmpl w:val="45B81C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3C6D17"/>
+    <w:nsid w:val="71B04E93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA2E7BC6"/>
+    <w:tmpl w:val="7498848E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73252F25"/>
+    <w:nsid w:val="75CD1BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4426468"/>
+    <w:tmpl w:val="AC606CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745A6723"/>
+    <w:nsid w:val="764508B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65B0A2A8"/>
+    <w:tmpl w:val="BB322452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7546594C"/>
+    <w:nsid w:val="76E57273"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B4A6F74"/>
+    <w:tmpl w:val="98FA2996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B7D4FC0"/>
+    <w:nsid w:val="76F6146B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6470739C"/>
+    <w:tmpl w:val="3A82EF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8A1D61"/>
+    <w:nsid w:val="793C4748"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA2E7BC6"/>
+    <w:tmpl w:val="8D8842C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EF4267E"/>
+    <w:nsid w:val="7CE83111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D284BBD6"/>
+    <w:tmpl w:val="6DF017DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="15">
-[...83 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="44">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="51">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4319,56 +4319,56 @@
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="0066704E"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
+    <w:rsid w:val="006913B0"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -5493,61 +5493,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0066704E"/>
+    <w:rsid w:val="006913B0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0066704E"/>
+    <w:rsid w:val="006913B0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5831,51 +5831,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54285EAE-9F4C-4E32-8C06-824C58E8234D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EAA1743-3BAC-4936-8A9D-1E4CEC0944F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1696</Words>
   <Characters>9673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>