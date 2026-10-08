--- v0 (2026-08-06)
+++ v1 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3F078674" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="06792F99" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>XIONGCHAO (PETER) CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1EBDE5C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+          <w:p w14:paraId="706EB16B" w14:textId="7223BD0C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="76251B18" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+          <w:p w14:paraId="6199424A" w14:textId="6018659A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="088D6813" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+          <w:p w14:paraId="4F910ACA" w14:textId="22FEA2AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2683AD82" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="685EA811" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24A41963" wp14:editId="6DBF2D46">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12628EFD" wp14:editId="54914A99">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33DE5A39" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F5603F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1DB3CFF8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00542FFB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F5603F">
+            <w:r w:rsidRPr="00542FFB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DISPUTE RESOLUTION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEE34DC" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="25D44BFD" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1305 +456,1305 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD5064" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="30E0D563" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen is a counsel with Fangda Partners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dispute Resolution group. Peter focuses on international arbitration and has represented clients from a wide range of sectors including private equity, energy, AI, hospitality and manufacturing in arbitrations administered by the HKIAC and other institutions. Since his qualification in 2016, he has spent most of his career in Hong Kong, but has also worked in London and Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583BFAB4" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5F9FB925" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798537B4" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="33B02318" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="346C7F37" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="11B9D628" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two large private equity funds in a complex dispute against one of the co-founders in the PRC socialized shopping business, which involved HKIAC arbitration, Hong Kong court proceedings, winding up petitions in the Cayman Islands and related arbitral proceedings in the PRC, with a total claim value of over US$150 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513F0BB9" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="4B5DE063" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Japanese private equity house in a high-steak redemption dispute against the driverless taxi business it invested, in an HKIAC arbitration. The claim value is over US$250 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3B6DB7" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="78F5AE74" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a dominant PRC internet conglomerate in a claim of guaranteed investment return against the founder of an entertainment content company, which led to an HKIAC arbitration. The claim value is over HK$300 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6590717B" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="492F7DD2" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading HKSE-listed Chinese online travel agency business in a Hong Kong High Court action and an HKIAC arbitration concerning the length and performance of its asset management agreement with an asset manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5BE361" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="75110E8D" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two leading private equity funds in an Emergency Arbitrator application and the subsequent HKIAC arbitration concerning investor-founder disputes in connection with a suite of entities and agreements in multiple jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F11CB9D" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="26D0BD09" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a prominent Asia-focused private equity fund on its dispute and potential ICC New York arbitration with a US company over the fund's investment in a pharmaceutical product with the US company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A39A77F" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="6CD911D8" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a private technology company on its equity investment in a VIE-structured venture and on its exercise of its redemption rights under the contract and Cayman Island law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237CEDC8" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="0DC61B7E" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an NYSE-listed Chinese e-consumer business in a HKIAC arbitration concerning the breach of the investors' rights agreement, with parallel proceedings in Hong Kong and Cayman courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5A56B" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="524EBE42" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury international hotel in HKIAC-administered UNCITRAL arbitration concerning a property owner's breach of management agreements for a Beijing hotel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5B227C" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5F1528AC" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading NYSE-listed hospitality brand in HKIAC arbitration concerning its acquisition of a hotel business and its exercise of a price adjustment due to the seller</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s failure to achieve a performance guarantee</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED2AEF6" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="33F286A0" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading NYSE-listed hospitality brand in HKIAC arbitration to enforce its guaranteed investment return on its investment in a Hong Kong-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DA3720" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="34751BA5" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a popular international restaurant brand in an ICC arbitration against its former franchisee in South Asia concerning the breach of a franchise agreement and in successfully terminating the franchise relationship in line with the restaurant brand</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s broader strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313BB35E" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="3E09D0B8" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Japanese convenience store chain in an ICC arbitration with parallel Cayman proceedings against its Taiwan JV partner over claims including breach of SHA agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214AF591" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5F4A7FCD" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a PRC men</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s fashion brand on a joint venture dispute and a potential HKIAC arbitration with a Hong Kong-listed fast fashion company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A609297" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="6A353C20" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading international hotel brand on multiple breaches of a hotel management agreement and on the early termination of the agreement with regard to its hotels in China and multiple Asian jurisdictions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21775314" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5CD11F09" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-net-worth individual in the Hong Kong High Court in resisting a world-wide Mareva injunction in connection with a private equity investment into the individual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s famous restaurant chain</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E767BE7" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="2EE3E74B" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sinopec on its successful multibillion US Dollars arbitration concerning fraud allegations against Repsol arising from the acquisition of oil and gas assets in the UK under SIAC rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8E953C" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="26D2F32E" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a consortium of international oil companies on their claims and their potential ad hoc arbitration against an African government in relation to the contractual stabilisation mechanism and the breaches under production sharing agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D34423D" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="7DA29368" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the investment arm for a consortium of belt-and-road investors in an unsuccessful hydropower project in a Southeast Asian country on strategies including an anti-suit injunction for responding to local guerrilla court proceedings in the breach of an arbitration agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDE49BA" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="608C3E30" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Middle Eastern oil and gas company in successfully reducing the quantum of a claim to one-tenth the original value in LCIA arbitration concerning crude oil supply and trade in the Caspian Sea region</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6372A62F" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="19158C6A" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese SOE on its disputes with Australian counterparts concerning calculating and auditing various contractual charges</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF0008E" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="0DC84123" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese SOE on its withdrawal from and cessation of operation in a Middle East country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE1F67E" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="412A1796" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the committee for a mentally incapacitated person in a high-stakes family dispute in the Hong Kong High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E68EBE" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="677A69B2" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0E92D1" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="3F811126" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050DD26B" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="1B24FF26" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M. (Public International Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C199E86" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="54D76B66" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP University College, Graduate Diploma in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC94CBE" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="6CA2E630" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of Hong Kong, Postgraduate Certificate in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF9DC35" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="531C1F5D" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF1207B" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="72A1E311" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24916111" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5BAF7B5D" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in England and Wales (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C324E4" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="3CE231E7" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Passed PRC Bar Exam (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362584F8" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="052A40D4" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0988AA2F" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="19C44746" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312C01F9" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5FC6C27A" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CF949C" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="3B0F3C65" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241BC626" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="09B1D3F2" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701107ED" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="12F39F44" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Peter trained with and worked for an international law firm with a renowned dispute resolution practice for eight years, in its Hong Kong, London and Beijing offices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100D7126" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="030BEAB2" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>He is currently a committee member of the HK45, a young professional grouping of the HKIAC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B9DF32" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="311D2DAA" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DAA9E5F" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="343299C6" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03839C0C" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="57BB21F0" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Co-author, "Arbitration of M&amp;A Transactions" (China Chapter), Global Law and Business, 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A0FD2A" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="579A60C2" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Delos Guide on Arbitration Jurisdictions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hong Kong", 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E86E14" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="62D9735B" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Updates on Potential EU-China Comprehensive Agreement on Investment (with a Focus on Investment Protection and ISDS) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Wine in New Bottles?", 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F454F6" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="52130299" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "2020 Survey of TMT Sector Investor-State Arbitration" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A426CFA" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="71335AF7" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Outcome Related Fee Structures for Arbitration Now Available in Hong Kong", 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D3C50C" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5BC5E20C" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Differing 'One-stop Adjudication' Presumptions in Company Law Disputes?", 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBCF170" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="48263D5E" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Restricting Absolute Immunity </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> China Promulgates Foreign State Immunity Law", 2023 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0082CA95" w14:textId="77777777" w:rsidR="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="17A2222A" w14:textId="77777777" w:rsidR="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">"State immunity and arbitration in China", LexisNexis, 2024 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="541F2379" w:rsidR="00686369" w:rsidRPr="00F5603F" w:rsidRDefault="00F5603F" w:rsidP="00F5603F">
+    <w:p w14:paraId="5567FC3C" w14:textId="6537D2CA" w:rsidR="00686369" w:rsidRPr="00542FFB" w:rsidRDefault="00542FFB" w:rsidP="00542FFB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5603F">
+      <w:r w:rsidRPr="00542FFB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-author, "Commercial Arbitration: Hong Kong", Global Arbitration Review, 2025 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F5603F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00542FFB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1952,1363 +1952,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="008236DC"/>
+    <w:nsid w:val="098F5888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34C4C664"/>
+    <w:tmpl w:val="B756F86E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F25055"/>
+    <w:nsid w:val="09AD6B48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4B8FB48"/>
+    <w:tmpl w:val="41F835EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02077508"/>
+    <w:nsid w:val="0B027AB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF56D402"/>
+    <w:tmpl w:val="533C8346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D55F31"/>
+    <w:nsid w:val="0B9F01A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFAEADD2"/>
+    <w:tmpl w:val="A0566FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05897845"/>
+    <w:nsid w:val="109E33CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2160AD0C"/>
+    <w:tmpl w:val="8AAC7FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D204CF"/>
+    <w:nsid w:val="122F5884"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E5CC874"/>
+    <w:tmpl w:val="49047766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A604051"/>
+    <w:nsid w:val="170F5F46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88A004A6"/>
+    <w:tmpl w:val="E794A1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B671629"/>
+    <w:nsid w:val="1EBD7108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="272E7118"/>
+    <w:tmpl w:val="442A7AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCB2811"/>
+    <w:nsid w:val="1F37277B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B12EDA1A"/>
+    <w:tmpl w:val="AA04E150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3973F3"/>
+    <w:nsid w:val="20022E0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A6652FC"/>
+    <w:tmpl w:val="8E4EC82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DE68E0"/>
+    <w:nsid w:val="2443456F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5C4C1A"/>
+    <w:tmpl w:val="34CE4C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA7139E"/>
+    <w:nsid w:val="2646009C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48F6791C"/>
+    <w:tmpl w:val="94285A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC160EB"/>
+    <w:nsid w:val="2B5A6850"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B04B4AA"/>
+    <w:tmpl w:val="15165E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4E20EB"/>
+    <w:nsid w:val="2E646D74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D340CCA4"/>
+    <w:tmpl w:val="AAFC141A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220723DE"/>
+    <w:nsid w:val="2EB21AA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D2A3980"/>
+    <w:tmpl w:val="DD92D136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A94009"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3157099C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="726AE5EA"/>
+    <w:tmpl w:val="25D2557C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240A40B7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325F1E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECAC2948"/>
+    <w:tmpl w:val="0C3C9FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF100D3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34AC73DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4782C93E"/>
+    <w:tmpl w:val="29E236D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34AB4F0C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D622459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC0E62AA"/>
+    <w:tmpl w:val="89D40196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3838C0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DFE0A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49D00650"/>
+    <w:tmpl w:val="4288E39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4194058B"/>
+    <w:nsid w:val="3F5557DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11D69914"/>
+    <w:tmpl w:val="917E058E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45424271"/>
+    <w:nsid w:val="41FD4660"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB08E674"/>
+    <w:tmpl w:val="A870620A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFF5F0A"/>
+    <w:nsid w:val="424A45E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E5A0A28"/>
+    <w:tmpl w:val="A0CE81C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA06BEE"/>
+    <w:nsid w:val="430B463D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AB84970"/>
+    <w:tmpl w:val="D6FACCF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC217FE"/>
+    <w:nsid w:val="435F46E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75AA8A8E"/>
+    <w:tmpl w:val="384C3718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E636BED"/>
+    <w:nsid w:val="448615C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C029676"/>
+    <w:tmpl w:val="7AE87CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E916952"/>
+    <w:nsid w:val="45D71CAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89341710"/>
+    <w:tmpl w:val="05C6D1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504E7690"/>
+    <w:nsid w:val="4A2105DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32B244F4"/>
+    <w:tmpl w:val="07F477F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547421DE"/>
+    <w:nsid w:val="4A2C2E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7F699F8"/>
+    <w:tmpl w:val="87FC629A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557B168E"/>
+    <w:nsid w:val="4D737909"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EED05A3C"/>
+    <w:tmpl w:val="1E589C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561C2FEE"/>
+    <w:nsid w:val="4DC961E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B04B7FE"/>
+    <w:tmpl w:val="533C8346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F20A7D"/>
+    <w:nsid w:val="53466C53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBBCBDC0"/>
+    <w:tmpl w:val="AF746732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627F6210"/>
+    <w:nsid w:val="5F767698"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D78E62A"/>
+    <w:tmpl w:val="F5CA044A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633C53AD"/>
+    <w:nsid w:val="60EF7E5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F80662A"/>
+    <w:tmpl w:val="02143056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64611F48"/>
+    <w:nsid w:val="627C7BA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A763FB8"/>
+    <w:tmpl w:val="48DEE2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648C0ECF"/>
+    <w:nsid w:val="64F841C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C284E8"/>
+    <w:tmpl w:val="21FC1EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C94C24"/>
+    <w:nsid w:val="6B8F1260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1494E9C2"/>
+    <w:tmpl w:val="3F9CAB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A7119E"/>
+    <w:nsid w:val="6CDB5A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93407166"/>
+    <w:tmpl w:val="585C4BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68F430F6"/>
+    <w:nsid w:val="72B14E83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6914A516"/>
+    <w:tmpl w:val="AB7C23B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA87B1E"/>
+    <w:nsid w:val="7317007B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DE03718"/>
+    <w:tmpl w:val="8A3EDCE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1415CC"/>
+    <w:nsid w:val="77A30543"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A10EE60"/>
+    <w:tmpl w:val="3EB6576E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FA13C53"/>
+    <w:nsid w:val="79620459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="255824EA"/>
+    <w:tmpl w:val="0CEC1B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C27F04"/>
+    <w:nsid w:val="7D0342E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93407166"/>
+    <w:tmpl w:val="2AE87C3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751213A3"/>
+    <w:nsid w:val="7F6642E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E916AC5A"/>
+    <w:tmpl w:val="142C59BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E94594A"/>
+    <w:nsid w:val="7FB46567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40DCC8FA"/>
+    <w:tmpl w:val="74A0B258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
-[...2 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3360,50 +3360,51 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
+    <w:rsid w:val="00542FFB"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -3449,51 +3450,50 @@
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
-    <w:rsid w:val="00F5603F"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4542,61 +4542,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F5603F"/>
+    <w:rsid w:val="00542FFB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F5603F"/>
+    <w:rsid w:val="00542FFB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4880,51 +4880,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{787FCC78-046D-46FC-8763-ED2088EBE361}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA3C923C-5148-4192-8E58-9A1FE38DAC8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1014</Words>
   <Characters>5780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>